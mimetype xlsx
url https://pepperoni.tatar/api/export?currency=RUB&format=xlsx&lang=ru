--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -8,62 +8,62 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Каталог" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="872" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="883" uniqueCount="257">
   <si>
     <t>Казанские Деликатесы — Каталог халяль продукции</t>
   </si>
   <si>
     <t>Валюта: Рубль (₽) (с НДС)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Дата: 2026-03-20</t>
+    <t>Дата: 2026-05-05</t>
   </si>
   <si>
     <t>Контакт: info@kazandelikates.tatar</t>
   </si>
   <si>
     <t>+7 987 217-02-02</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Раздел</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Вес</t>
   </si>
   <si>
     <t>Цена Рубль (₽) (с НДС)</t>
   </si>
@@ -85,715 +85,742 @@
   <si>
     <t>ТН ВЭД</t>
   </si>
   <si>
     <t>Мясо</t>
   </si>
   <si>
     <t>Серт.</t>
   </si>
   <si>
     <t>Заморозка</t>
   </si>
   <si>
     <t>KD-001</t>
   </si>
   <si>
     <t>Сосиски «Из говядины» (80 г × 6 шт)</t>
   </si>
   <si>
     <t>Сосиски гриль для хот-догов</t>
   </si>
   <si>
     <t>0,48</t>
   </si>
   <si>
-    <t>263,64</t>
-[...1 lines deleted...]
-  <si>
     <t>360 суток</t>
   </si>
   <si>
     <t>–18°C</t>
   </si>
   <si>
+    <t>160100</t>
+  </si>
+  <si>
     <t>Halal</t>
   </si>
   <si>
     <t>KD-002</t>
   </si>
   <si>
     <t>Сосиски «Два мяса» (80 г × 6 шт)</t>
   </si>
   <si>
-    <t>260,00</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-003</t>
   </si>
   <si>
     <t>Сосиски «Три перца с сыром» (80 г × 6 шт)</t>
   </si>
   <si>
-    <t>287,27</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-004</t>
   </si>
   <si>
     <t>Сосиски «Куриные» (80 г × 6 шт)</t>
   </si>
   <si>
     <t>KD-005</t>
   </si>
   <si>
     <t>Сосиски «С бараниной» (80 г × 6 шт)</t>
   </si>
   <si>
-    <t>332,73</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-006</t>
   </si>
   <si>
     <t>Сосиски «С травами» (130 г × 5 шт)</t>
   </si>
   <si>
     <t>0,65</t>
   </si>
   <si>
-    <t>385,45</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-007</t>
   </si>
   <si>
     <t>Сосиски «С сыром» (130 г × 5 шт)</t>
   </si>
   <si>
-    <t>413,64</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-008</t>
   </si>
   <si>
     <t>Котлета говяжья прожаренная (100 г × 3 шт)</t>
   </si>
   <si>
     <t>Котлеты для бургеров</t>
   </si>
   <si>
     <t>0,3</t>
   </si>
   <si>
-    <t>250,91</t>
+    <t>1602</t>
   </si>
   <si>
     <t>KD-009</t>
   </si>
   <si>
     <t>Котлета говяжья прожаренная (150 г × 2 шт)</t>
   </si>
   <si>
     <t>KD-010</t>
   </si>
   <si>
     <t>Ветчина из Курицы в батоне</t>
   </si>
   <si>
     <t>Топпинги</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>318,18</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-011</t>
   </si>
   <si>
     <t>Ветчина из Курицы в нарезке</t>
   </si>
   <si>
     <t>0,5</t>
   </si>
   <si>
-    <t>168,18</t>
-[...1 lines deleted...]
-  <si>
     <t>180 суток</t>
   </si>
   <si>
     <t>KD-012</t>
   </si>
   <si>
     <t>Ветчина из Индейки в батоне</t>
   </si>
   <si>
-    <t>341,82</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-013</t>
   </si>
   <si>
     <t>Ветчина из Индейки в нарезке</t>
   </si>
   <si>
+    <t>KD-014</t>
+  </si>
+  <si>
+    <t>Пепперони варено-копченый из конины</t>
+  </si>
+  <si>
+    <t>KD-015</t>
+  </si>
+  <si>
+    <t>Пепперони варено-копченый классика</t>
+  </si>
+  <si>
+    <t>KD-016</t>
+  </si>
+  <si>
+    <t>Пепперони варено-копченый классика целый батон</t>
+  </si>
+  <si>
+    <t>KD-017</t>
+  </si>
+  <si>
+    <t>Пепперони сырокопчёный в нарезке</t>
+  </si>
+  <si>
+    <t>говядина, курица</t>
+  </si>
+  <si>
+    <t>KD-018</t>
+  </si>
+  <si>
+    <t>Пепперони сырокопчёный целый батон</t>
+  </si>
+  <si>
+    <t>KD-019</t>
+  </si>
+  <si>
+    <t>Грудка куриная варено-копченая</t>
+  </si>
+  <si>
+    <t>1 кг</t>
+  </si>
+  <si>
+    <t>30 суток</t>
+  </si>
+  <si>
+    <t>0-6 ˚C</t>
+  </si>
+  <si>
+    <t>KD-020</t>
+  </si>
+  <si>
+    <t>Филе куриное варное</t>
+  </si>
+  <si>
+    <t>KD-021</t>
+  </si>
+  <si>
+    <t>Фарш говяжий</t>
+  </si>
+  <si>
+    <t>Мясные заготовки</t>
+  </si>
+  <si>
+    <t>KD-022</t>
+  </si>
+  <si>
+    <t>Фарш из куриной кожи</t>
+  </si>
+  <si>
+    <t>KD-023</t>
+  </si>
+  <si>
+    <t>Филе бедра куриного в кубике 1х1 см</t>
+  </si>
+  <si>
+    <t>KD-024</t>
+  </si>
+  <si>
+    <t>Филе грудки куриной в кубике 1х1 см</t>
+  </si>
+  <si>
+    <t>KD-025</t>
+  </si>
+  <si>
+    <t>Говядина 1 сорт в кубике 1х1 см</t>
+  </si>
+  <si>
+    <t>Охлаждённая продукция</t>
+  </si>
+  <si>
+    <t>KD-026</t>
+  </si>
+  <si>
+    <t>Сосиски «К завтраку»</t>
+  </si>
+  <si>
+    <t>Сосиски, сардельки</t>
+  </si>
+  <si>
     <t>0,4</t>
   </si>
   <si>
-    <t>180,00</t>
-[...134 lines deleted...]
-    <t>160100</t>
+    <t>1,64</t>
   </si>
   <si>
     <t>KD-027</t>
   </si>
   <si>
     <t xml:space="preserve">Сосиски «К завтраку» (без оболочки) 
  для «Сосиски в тесте» 45 гр</t>
   </si>
   <si>
+    <t>2,97</t>
+  </si>
+  <si>
     <t>KD-028</t>
   </si>
   <si>
     <t>Сосиски «Нежные»</t>
   </si>
   <si>
+    <t>2,19</t>
+  </si>
+  <si>
     <t>KD-029</t>
   </si>
   <si>
     <t>Сосиски «Казанские с молоком»</t>
   </si>
   <si>
+    <t>2,85</t>
+  </si>
+  <si>
     <t>KD-030</t>
   </si>
   <si>
     <t>Сосиски «С сыром»</t>
   </si>
   <si>
+    <t>3,55</t>
+  </si>
+  <si>
     <t>KD-031</t>
   </si>
   <si>
     <t>Сосиски "Из говядины"</t>
   </si>
   <si>
+    <t>3,44</t>
+  </si>
+  <si>
     <t>KD-032</t>
   </si>
   <si>
     <t>Сосиски в/с Премиум</t>
   </si>
   <si>
+    <t>1,77</t>
+  </si>
+  <si>
     <t>KD-033</t>
   </si>
   <si>
     <t>Сосиски в/с Сочные</t>
   </si>
   <si>
+    <t>1,75</t>
+  </si>
+  <si>
     <t>KD-034</t>
   </si>
   <si>
+    <t>Сосиски "Малышок" для дет.питания</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>KD-035</t>
+  </si>
+  <si>
     <t>Сардельки «Буинские"</t>
   </si>
   <si>
     <t>0,24</t>
   </si>
   <si>
-    <t>KD-035</t>
+    <t>2,01</t>
+  </si>
+  <si>
+    <t>KD-036</t>
   </si>
   <si>
     <t>Вареная «Из Говядины»</t>
   </si>
   <si>
     <t>Вареные</t>
   </si>
   <si>
-    <t>KD-036</t>
+    <t>3,54</t>
+  </si>
+  <si>
+    <t>KD-037</t>
   </si>
   <si>
     <t>Вареная Ассорти</t>
   </si>
   <si>
-    <t>KD-037</t>
+    <t>2,39</t>
+  </si>
+  <si>
+    <t>KD-038</t>
   </si>
   <si>
     <t>Вареная Нежная</t>
   </si>
   <si>
-    <t>KD-038</t>
+    <t>2,42</t>
+  </si>
+  <si>
+    <t>KD-039</t>
   </si>
   <si>
     <t>Ветчина из Индейки</t>
   </si>
   <si>
     <t>Ветчины</t>
   </si>
   <si>
-    <t>KD-039</t>
+    <t>4,61</t>
+  </si>
+  <si>
+    <t>KD-040</t>
   </si>
   <si>
     <t>Ветчина Мраморная с говядиной</t>
   </si>
   <si>
-    <t>KD-040</t>
+    <t>4,82</t>
+  </si>
+  <si>
+    <t>KD-041</t>
   </si>
   <si>
     <t>Ветчина из Курицы</t>
   </si>
   <si>
-    <t>KD-041</t>
+    <t>4,24</t>
+  </si>
+  <si>
+    <t>KD-042</t>
   </si>
   <si>
     <t>Ветчина Филейная</t>
   </si>
   <si>
-    <t>KD-042</t>
+    <t>2,28</t>
+  </si>
+  <si>
+    <t>KD-043</t>
   </si>
   <si>
     <t>Сервелат Ханский</t>
   </si>
   <si>
     <t>Копченые</t>
   </si>
   <si>
     <t>0,45</t>
   </si>
   <si>
-    <t>KD-043</t>
+    <t>2,62</t>
+  </si>
+  <si>
+    <t>KD-044</t>
   </si>
   <si>
     <t>Сервелат по-татарски в/к</t>
   </si>
   <si>
-    <t>KD-044</t>
+    <t>3,61</t>
+  </si>
+  <si>
+    <t>KD-045</t>
   </si>
   <si>
     <t>Полукопченая из Индейки</t>
   </si>
   <si>
-    <t>KD-045</t>
+    <t>4,22</t>
+  </si>
+  <si>
+    <t>KD-046</t>
   </si>
   <si>
     <t>Полукопченая из Говядины</t>
   </si>
   <si>
-    <t>KD-046</t>
+    <t>4,34</t>
+  </si>
+  <si>
+    <t>KD-047</t>
   </si>
   <si>
     <t>Колбаски с Сыром</t>
   </si>
   <si>
-    <t>KD-047</t>
+    <t>3,28</t>
+  </si>
+  <si>
+    <t>KD-048</t>
   </si>
   <si>
     <t>Грудка куриная</t>
   </si>
   <si>
-    <t>KD-048</t>
+    <t>KD-049</t>
   </si>
   <si>
     <t>Филе куриное</t>
   </si>
   <si>
-    <t>KD-049</t>
+    <t>5,44</t>
+  </si>
+  <si>
+    <t>KD-050</t>
   </si>
   <si>
     <t>в/к Рамазан</t>
   </si>
   <si>
     <t>0,54</t>
   </si>
   <si>
-    <t>KD-050</t>
+    <t>4,57</t>
+  </si>
+  <si>
+    <t>KD-051</t>
   </si>
   <si>
     <t>в/к Рамазан (половинка)</t>
   </si>
   <si>
     <t>0,27</t>
   </si>
   <si>
-    <t>KD-051</t>
+    <t>KD-052</t>
   </si>
   <si>
     <t>в/к Мраморная</t>
   </si>
   <si>
-    <t>KD-052</t>
+    <t>4,39</t>
+  </si>
+  <si>
+    <t>KD-053</t>
   </si>
   <si>
     <t>в/к Мраморная (половинка)</t>
   </si>
   <si>
-    <t>KD-053</t>
+    <t>KD-054</t>
   </si>
   <si>
     <t>в/к Филейный</t>
   </si>
   <si>
-    <t>KD-054</t>
+    <t>4,04</t>
+  </si>
+  <si>
+    <t>KD-055</t>
   </si>
   <si>
     <t>в/к Филейный (половинка)</t>
   </si>
   <si>
-    <t>KD-055</t>
+    <t>KD-056</t>
   </si>
   <si>
     <t>в/к Княжеская</t>
   </si>
   <si>
-    <t>KD-056</t>
+    <t>KD-057</t>
   </si>
   <si>
     <t>в/к Княжеская (половинка)</t>
   </si>
   <si>
-    <t>KD-057</t>
+    <t>KD-058</t>
   </si>
   <si>
     <t>Казылык «Премиум» в подарочной упаковке</t>
   </si>
   <si>
     <t>Премиум Казылык</t>
   </si>
   <si>
     <t>0,2</t>
   </si>
   <si>
     <t>0-12 ˚C</t>
   </si>
   <si>
-    <t>KD-058</t>
+    <t>7,22</t>
+  </si>
+  <si>
+    <t>KD-059</t>
   </si>
   <si>
     <t>Казылык «Премиум» в нарезке в подарочной упаковке</t>
   </si>
   <si>
     <t>0,1</t>
   </si>
   <si>
+    <t>5,00</t>
+  </si>
+  <si>
     <t>Выпечка</t>
   </si>
   <si>
-    <t>KD-059</t>
+    <t>KD-060</t>
   </si>
   <si>
     <t>Губадия с кортом</t>
   </si>
   <si>
     <t>Национальная татарская выпечка</t>
   </si>
   <si>
     <t>100 г</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>190590</t>
   </si>
   <si>
-    <t>KD-060</t>
+    <t>KD-061</t>
   </si>
   <si>
     <t>Чебурек жареный</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>KD-061</t>
+    <t>KD-062</t>
   </si>
   <si>
     <t>Перемяч жареный</t>
   </si>
   <si>
-    <t>KD-062</t>
+    <t>KD-063</t>
   </si>
   <si>
     <t>Самса с курицей</t>
   </si>
   <si>
     <t>120 г</t>
   </si>
   <si>
-    <t>KD-063</t>
+    <t>KD-064</t>
   </si>
   <si>
     <t>Эчпочмак с говядиной и картофелем</t>
   </si>
   <si>
-    <t>KD-064</t>
+    <t>KD-065</t>
   </si>
   <si>
     <t>Самса с говядиной</t>
   </si>
   <si>
-    <t>KD-065</t>
+    <t>KD-066</t>
   </si>
   <si>
     <t>Элеш с курицей и картофелем</t>
   </si>
   <si>
     <t>150 г</t>
   </si>
   <si>
-    <t>KD-066</t>
+    <t>KD-067</t>
   </si>
   <si>
     <t>Чак-Чак в пластиковой упаковке</t>
   </si>
   <si>
     <t>300 г</t>
   </si>
   <si>
     <t>60 суток</t>
   </si>
   <si>
     <t>до +18°C</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>KD-067</t>
+    <t>KD-068</t>
   </si>
   <si>
     <t>Чак-Чак в крафтовой подарочной упаковке</t>
   </si>
   <si>
-    <t>KD-068</t>
+    <t>KD-069</t>
   </si>
   <si>
     <t>Сочник с творогом</t>
   </si>
   <si>
     <t>Классическая выпечка</t>
   </si>
   <si>
-    <t>KD-069</t>
+    <t>KD-070</t>
   </si>
   <si>
     <t>Пирожок печеный с картофелем</t>
   </si>
   <si>
-    <t>KD-070</t>
+    <t>KD-071</t>
   </si>
   <si>
     <t>Сырник</t>
   </si>
   <si>
     <t>70 г</t>
   </si>
   <si>
     <t>040490</t>
   </si>
   <si>
-    <t>KD-071</t>
+    <t>KD-072</t>
   </si>
   <si>
     <t>Пирожок с яблоком</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>KD-072</t>
+    <t>KD-073</t>
   </si>
   <si>
     <t>Пирожок с зеленым луком и яйцом</t>
   </si>
   <si>
-    <t>KD-073</t>
+    <t>KD-074</t>
   </si>
   <si>
     <t>Маффин апельсиновый</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>KD-074</t>
+    <t>KD-075</t>
   </si>
   <si>
     <t>Сосиска в тесте</t>
   </si>
   <si>
-    <t>KD-075</t>
+    <t>KD-076</t>
   </si>
   <si>
     <t>Пирожок с вишней</t>
   </si>
   <si>
-    <t>KD-076</t>
+    <t>KD-077</t>
   </si>
   <si>
     <t>Круассан с шоколадом и орехами</t>
   </si>
   <si>
     <t>90 г</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>KD-077</t>
+    <t>KD-078</t>
   </si>
   <si>
     <t>Маффин шоколадный</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="11"/>
@@ -1165,51 +1192,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N84"/>
+  <dimension ref="A1:N85"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="40" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="12" width="12" customWidth="1"/>
     <col min="13" max="13" width="18" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
@@ -1295,3058 +1322,3096 @@
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="4">
-        <v>48.33</v>
+        <v>290</v>
       </c>
       <c r="I6" t="s">
         <v>2</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>2</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="4">
-        <v>47.67</v>
+        <v>286</v>
       </c>
       <c r="I7" t="s">
         <v>2</v>
       </c>
       <c r="J7" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>2</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="4">
-        <v>52.67</v>
+        <v>316</v>
       </c>
       <c r="I8" t="s">
         <v>2</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>2</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="4">
-        <v>47.67</v>
+        <v>286</v>
       </c>
       <c r="I9" t="s">
         <v>2</v>
       </c>
       <c r="J9" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" t="s">
         <v>2</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="4">
-        <v>61</v>
+        <v>366</v>
       </c>
       <c r="I10" t="s">
         <v>2</v>
       </c>
       <c r="J10" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" t="s">
         <v>2</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="4">
-        <v>84.8</v>
+        <v>424</v>
       </c>
       <c r="I11" t="s">
         <v>2</v>
       </c>
       <c r="J11" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11" t="s">
         <v>2</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="4">
-        <v>91</v>
+        <v>455</v>
       </c>
       <c r="I12" t="s">
         <v>2</v>
       </c>
       <c r="J12" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12" t="s">
         <v>2</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F13" s="4">
-        <v>92</v>
+        <v>276</v>
       </c>
       <c r="I13" t="s">
         <v>2</v>
       </c>
       <c r="J13" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="M13" t="s">
         <v>2</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F14" s="4">
-        <v>92</v>
+        <v>276</v>
       </c>
       <c r="I14" t="s">
         <v>2</v>
       </c>
       <c r="J14" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="M14" t="s">
         <v>2</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E15" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F15" s="4">
-        <v>350</v>
+        <v>611</v>
       </c>
       <c r="I15" t="s">
         <v>2</v>
       </c>
       <c r="J15" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15" t="s">
         <v>2</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
+        <v>51</v>
+      </c>
+      <c r="E16" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" s="4">
+        <v>325</v>
+      </c>
+      <c r="I16" t="s">
+        <v>2</v>
+      </c>
+      <c r="J16" t="s">
         <v>56</v>
       </c>
-      <c r="E16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16" t="s">
         <v>2</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F17" s="4">
-        <v>376</v>
+        <v>660</v>
       </c>
       <c r="I17" t="s">
         <v>2</v>
       </c>
       <c r="J17" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17" t="s">
         <v>2</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="4">
+        <v>350</v>
+      </c>
+      <c r="I18" t="s">
+        <v>2</v>
+      </c>
+      <c r="J18" t="s">
         <v>56</v>
       </c>
-      <c r="E18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K18" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18" t="s">
         <v>2</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F19" s="4">
         <v>315</v>
       </c>
       <c r="I19" t="s">
         <v>2</v>
       </c>
       <c r="J19" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19" t="s">
         <v>2</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F20" s="4">
         <v>274</v>
       </c>
       <c r="I20" t="s">
         <v>2</v>
       </c>
       <c r="J20" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" t="s">
         <v>2</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F21" s="4">
         <v>457</v>
       </c>
       <c r="I21" t="s">
         <v>2</v>
       </c>
       <c r="J21" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21" t="s">
         <v>2</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E22" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F22" s="4">
         <v>380</v>
       </c>
       <c r="I22" t="s">
         <v>2</v>
       </c>
       <c r="J22" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E23" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F23" s="4">
         <v>608</v>
       </c>
       <c r="I23" t="s">
         <v>2</v>
       </c>
       <c r="J23" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="F24" s="4">
         <v>370</v>
       </c>
       <c r="I24" t="s">
         <v>2</v>
       </c>
       <c r="J24" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="K24" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="L24" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="M24" t="s">
         <v>2</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E25" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="F25" s="4">
         <v>449</v>
       </c>
       <c r="I25" t="s">
         <v>2</v>
       </c>
       <c r="J25" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="K25" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="L25" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="M25" t="s">
         <v>2</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="E26" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F26" s="4">
         <v>670</v>
       </c>
       <c r="I26" t="s">
         <v>2</v>
       </c>
       <c r="J26" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="K26" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="L26" t="s">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="M26" t="s">
         <v>2</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="E27" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F27" s="4">
         <v>82</v>
       </c>
       <c r="I27" t="s">
         <v>2</v>
       </c>
       <c r="J27" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
       <c r="K27" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="L27" t="s">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="M27" t="s">
         <v>2</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="E28" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F28" s="4">
         <v>520</v>
       </c>
       <c r="I28" t="s">
         <v>2</v>
       </c>
       <c r="J28" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="K28" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="L28" t="s">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="M28" t="s">
         <v>2</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="E29" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F29" s="4">
         <v>520</v>
       </c>
       <c r="I29" t="s">
         <v>2</v>
       </c>
       <c r="J29" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="K29" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="L29" t="s">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="M29" t="s">
         <v>2</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>88</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F30" s="4">
         <v>810</v>
       </c>
       <c r="I30" t="s">
         <v>2</v>
       </c>
       <c r="J30" t="s">
-        <v>110</v>
+        <v>56</v>
       </c>
       <c r="K30" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="L30" t="s">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="M30" t="s">
         <v>2</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E32" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="F32" s="4">
-        <v>135</v>
+        <v>122.73</v>
       </c>
       <c r="I32" t="s">
         <v>2</v>
       </c>
       <c r="J32" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K32" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L32" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="M32" t="s">
         <v>2</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D33" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E33" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F33" s="4">
-        <v>245</v>
+        <v>222.73</v>
       </c>
       <c r="I33" t="s">
         <v>2</v>
       </c>
       <c r="J33" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K33" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L33" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="M33" t="s">
         <v>2</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="C34" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="F34" s="4">
-        <v>181</v>
+        <v>164.55</v>
       </c>
       <c r="I34" t="s">
         <v>2</v>
       </c>
       <c r="J34" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K34" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L34" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="M34" t="s">
         <v>2</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="C35" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D35" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E35" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="F35" s="4">
-        <v>235</v>
+        <v>213.64</v>
       </c>
       <c r="I35" t="s">
         <v>2</v>
       </c>
       <c r="J35" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K35" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L35" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="M35" t="s">
         <v>2</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E36" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="F36" s="4">
-        <v>293</v>
+        <v>266.36</v>
       </c>
       <c r="I36" t="s">
         <v>2</v>
       </c>
       <c r="J36" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K36" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L36" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="M36" t="s">
         <v>2</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="C37" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D37" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E37" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="F37" s="4">
-        <v>284</v>
+        <v>258.18</v>
       </c>
       <c r="I37" t="s">
         <v>2</v>
       </c>
       <c r="J37" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K37" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L37" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="M37" t="s">
         <v>2</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="B38" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C38" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D38" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E38" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="F38" s="4">
-        <v>146</v>
+        <v>132.73</v>
       </c>
       <c r="I38" t="s">
         <v>2</v>
       </c>
       <c r="J38" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K38" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L38" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="M38" t="s">
         <v>2</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D39" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E39" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="F39" s="4">
-        <v>144</v>
+        <v>130.91</v>
       </c>
       <c r="I39" t="s">
         <v>2</v>
       </c>
       <c r="J39" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K39" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M39" t="s">
         <v>2</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="C40" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="E40" t="s">
-        <v>132</v>
+        <v>94</v>
       </c>
       <c r="F40" s="4">
-        <v>166</v>
+        <v>150.91</v>
       </c>
       <c r="I40" t="s">
         <v>2</v>
       </c>
       <c r="J40" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K40" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="L40" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="M40" t="s">
         <v>2</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="B41" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D41" t="s">
-        <v>135</v>
+        <v>93</v>
       </c>
       <c r="E41" t="s">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="F41" s="4">
-        <v>292</v>
+        <v>150.91</v>
       </c>
       <c r="I41" t="s">
         <v>2</v>
       </c>
       <c r="J41" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K41" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L41" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="M41" t="s">
         <v>2</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D42" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="E42" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F42" s="4">
-        <v>197</v>
+        <v>265.45</v>
       </c>
       <c r="I42" t="s">
         <v>2</v>
       </c>
       <c r="J42" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K42" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L42" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="M42" t="s">
         <v>2</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B43" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="C43" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D43" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="E43" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F43" s="4">
-        <v>200</v>
+        <v>179.09</v>
       </c>
       <c r="I43" t="s">
         <v>2</v>
       </c>
       <c r="J43" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K43" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L43" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="M43" t="s">
         <v>2</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C44" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D44" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="E44" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F44" s="4">
-        <v>380</v>
+        <v>181.82</v>
       </c>
       <c r="I44" t="s">
         <v>2</v>
       </c>
       <c r="J44" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K44" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L44" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="M44" t="s">
         <v>2</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="C45" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D45" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E45" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F45" s="4">
-        <v>398</v>
+        <v>345.45</v>
       </c>
       <c r="I45" t="s">
         <v>2</v>
       </c>
       <c r="J45" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K45" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L45" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="M45" t="s">
         <v>2</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="C46" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D46" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E46" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F46" s="4">
-        <v>350</v>
+        <v>361.82</v>
       </c>
       <c r="I46" t="s">
         <v>2</v>
       </c>
       <c r="J46" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K46" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L46" t="s">
-        <v>115</v>
+        <v>140</v>
       </c>
       <c r="M46" t="s">
         <v>2</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B47" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C47" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D47" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E47" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F47" s="4">
-        <v>188</v>
+        <v>318.18</v>
       </c>
       <c r="I47" t="s">
         <v>2</v>
       </c>
       <c r="J47" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K47" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L47" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="M47" t="s">
         <v>2</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B48" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C48" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D48" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="E48" t="s">
-        <v>152</v>
+        <v>55</v>
       </c>
       <c r="F48" s="4">
-        <v>216</v>
+        <v>170.91</v>
       </c>
       <c r="I48" t="s">
         <v>2</v>
       </c>
       <c r="J48" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K48" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L48" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="M48" t="s">
         <v>2</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B49" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C49" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D49" t="s">
+        <v>149</v>
+      </c>
+      <c r="E49" t="s">
+        <v>150</v>
+      </c>
+      <c r="F49" s="4">
+        <v>196.36</v>
+      </c>
+      <c r="I49" t="s">
+        <v>2</v>
+      </c>
+      <c r="J49" t="s">
+        <v>76</v>
+      </c>
+      <c r="K49" t="s">
+        <v>27</v>
+      </c>
+      <c r="L49" t="s">
         <v>151</v>
-      </c>
-[...16 lines deleted...]
-        <v>115</v>
       </c>
       <c r="M49" t="s">
         <v>2</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B50" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C50" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D50" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E50" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F50" s="4">
-        <v>348</v>
+        <v>270.91</v>
       </c>
       <c r="I50" t="s">
         <v>2</v>
       </c>
       <c r="J50" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K50" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L50" t="s">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="M50" t="s">
         <v>2</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B51" t="s">
+        <v>156</v>
+      </c>
+      <c r="C51" t="s">
+        <v>90</v>
+      </c>
+      <c r="D51" t="s">
+        <v>149</v>
+      </c>
+      <c r="E51" t="s">
+        <v>150</v>
+      </c>
+      <c r="F51" s="4">
+        <v>316.36</v>
+      </c>
+      <c r="I51" t="s">
+        <v>2</v>
+      </c>
+      <c r="J51" t="s">
+        <v>76</v>
+      </c>
+      <c r="K51" t="s">
+        <v>27</v>
+      </c>
+      <c r="L51" t="s">
         <v>157</v>
-      </c>
-[...25 lines deleted...]
-        <v>115</v>
       </c>
       <c r="M51" t="s">
         <v>2</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" t="s">
         <v>159</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
+        <v>90</v>
+      </c>
+      <c r="D52" t="s">
+        <v>149</v>
+      </c>
+      <c r="E52" t="s">
+        <v>150</v>
+      </c>
+      <c r="F52" s="4">
+        <v>325.45</v>
+      </c>
+      <c r="I52" t="s">
+        <v>2</v>
+      </c>
+      <c r="J52" t="s">
+        <v>76</v>
+      </c>
+      <c r="K52" t="s">
+        <v>27</v>
+      </c>
+      <c r="L52" t="s">
         <v>160</v>
-      </c>
-[...22 lines deleted...]
-        <v>115</v>
       </c>
       <c r="M52" t="s">
         <v>2</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>161</v>
       </c>
       <c r="B53" t="s">
         <v>162</v>
       </c>
       <c r="C53" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D53" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F53" s="4">
-        <v>380</v>
+        <v>246.36</v>
       </c>
       <c r="I53" t="s">
         <v>2</v>
       </c>
       <c r="J53" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K53" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L53" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="M53" t="s">
         <v>2</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C54" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E54" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F54" s="4">
-        <v>449</v>
+        <v>345.45</v>
       </c>
       <c r="I54" t="s">
         <v>2</v>
       </c>
       <c r="J54" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K54" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L54" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="M54" t="s">
         <v>2</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B55" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C55" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D55" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E55" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="F55" s="4">
-        <v>377</v>
+        <v>408.18</v>
       </c>
       <c r="I55" t="s">
         <v>2</v>
       </c>
       <c r="J55" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K55" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L55" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="M55" t="s">
         <v>2</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B56" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C56" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D56" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E56" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F56" s="4">
-        <v>188</v>
+        <v>342.73</v>
       </c>
       <c r="I56" t="s">
         <v>2</v>
       </c>
       <c r="J56" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K56" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L56" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="M56" t="s">
         <v>2</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B57" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C57" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D57" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E57" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="F57" s="4">
-        <v>362</v>
+        <v>170.91</v>
       </c>
       <c r="I57" t="s">
         <v>2</v>
       </c>
       <c r="J57" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K57" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L57" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="M57" t="s">
         <v>2</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B58" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C58" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D58" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E58" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F58" s="4">
-        <v>181</v>
+        <v>329.09</v>
       </c>
       <c r="I58" t="s">
         <v>2</v>
       </c>
       <c r="J58" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K58" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L58" t="s">
-        <v>115</v>
+        <v>178</v>
       </c>
       <c r="M58" t="s">
         <v>2</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>179</v>
+      </c>
+      <c r="B59" t="s">
+        <v>180</v>
+      </c>
+      <c r="C59" t="s">
+        <v>90</v>
+      </c>
+      <c r="D59" t="s">
+        <v>149</v>
+      </c>
+      <c r="E59" t="s">
         <v>175</v>
       </c>
-      <c r="B59" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F59" s="4">
-        <v>333</v>
+        <v>164.55</v>
       </c>
       <c r="I59" t="s">
         <v>2</v>
       </c>
       <c r="J59" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K59" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L59" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="M59" t="s">
         <v>2</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C60" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D60" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E60" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F60" s="4">
-        <v>166</v>
+        <v>302.73</v>
       </c>
       <c r="I60" t="s">
         <v>2</v>
       </c>
       <c r="J60" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K60" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L60" t="s">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="M60" t="s">
         <v>2</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B61" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="C61" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D61" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E61" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="F61" s="4">
-        <v>362</v>
+        <v>150.91</v>
       </c>
       <c r="I61" t="s">
         <v>2</v>
       </c>
       <c r="J61" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K61" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L61" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="M61" t="s">
         <v>2</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B62" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C62" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D62" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E62" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F62" s="4">
-        <v>181</v>
+        <v>329.09</v>
       </c>
       <c r="I62" t="s">
         <v>2</v>
       </c>
       <c r="J62" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="K62" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="L62" t="s">
-        <v>115</v>
+        <v>178</v>
       </c>
       <c r="M62" t="s">
         <v>2</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B63" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="C63" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D63" t="s">
-        <v>185</v>
+        <v>149</v>
       </c>
       <c r="E63" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="F63" s="4">
-        <v>650</v>
+        <v>164.55</v>
       </c>
       <c r="I63" t="s">
         <v>2</v>
       </c>
       <c r="J63" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="K63" t="s">
-        <v>187</v>
+        <v>27</v>
       </c>
       <c r="L63" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="M63" t="s">
         <v>2</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B64" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C64" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="D64" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="E64" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F64" s="4">
-        <v>450</v>
+        <v>541.67</v>
       </c>
       <c r="I64" t="s">
         <v>2</v>
       </c>
       <c r="J64" t="s">
-        <v>91</v>
+        <v>194</v>
       </c>
       <c r="K64" t="s">
-        <v>187</v>
+        <v>27</v>
       </c>
       <c r="L64" t="s">
-        <v>115</v>
+        <v>195</v>
       </c>
       <c r="M64" t="s">
         <v>2</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="65" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="A66" t="s">
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>196</v>
+      </c>
+      <c r="B65" t="s">
+        <v>197</v>
+      </c>
+      <c r="C65" t="s">
+        <v>90</v>
+      </c>
+      <c r="D65" t="s">
         <v>192</v>
       </c>
-      <c r="B66" t="s">
-[...5 lines deleted...]
-      <c r="D66" t="s">
+      <c r="E65" t="s">
+        <v>198</v>
+      </c>
+      <c r="F65" s="4">
+        <v>375</v>
+      </c>
+      <c r="I65" t="s">
+        <v>2</v>
+      </c>
+      <c r="J65" t="s">
         <v>194</v>
       </c>
-      <c r="E66" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="K65" t="s">
+        <v>27</v>
+      </c>
+      <c r="L65" t="s">
+        <v>199</v>
+      </c>
+      <c r="M65" t="s">
+        <v>2</v>
+      </c>
+      <c r="N65" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="3"/>
+      <c r="K66" s="3"/>
+      <c r="L66" s="3"/>
+      <c r="M66" s="3"/>
+      <c r="N66" s="3"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B67" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C67" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D67" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E67" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="G67" s="4">
-        <v>58.86</v>
+        <v>56</v>
       </c>
       <c r="H67" s="4">
-        <v>1765.8</v>
+        <v>2688</v>
       </c>
       <c r="I67" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="J67" t="s">
+        <v>25</v>
+      </c>
+      <c r="K67" t="s">
         <v>26</v>
       </c>
-      <c r="K67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L67" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M67" t="s">
         <v>2</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B68" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="C68" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D68" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E68" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="G68" s="4">
-        <v>59.14</v>
+        <v>58.86</v>
       </c>
       <c r="H68" s="4">
-        <v>2838.72</v>
+        <v>1765.8</v>
       </c>
       <c r="I68" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="J68" t="s">
+        <v>25</v>
+      </c>
+      <c r="K68" t="s">
         <v>26</v>
       </c>
-      <c r="K68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L68" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M68" t="s">
         <v>2</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>210</v>
+      </c>
+      <c r="B69" t="s">
+        <v>211</v>
+      </c>
+      <c r="C69" t="s">
+        <v>200</v>
+      </c>
+      <c r="D69" t="s">
         <v>203</v>
       </c>
-      <c r="B69" t="s">
+      <c r="E69" t="s">
         <v>204</v>
       </c>
-      <c r="C69" t="s">
-[...5 lines deleted...]
-      <c r="E69" t="s">
+      <c r="G69" s="4">
+        <v>59.14</v>
+      </c>
+      <c r="H69" s="4">
+        <v>2838.72</v>
+      </c>
+      <c r="I69" t="s">
         <v>205</v>
       </c>
-      <c r="G69" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="J69" t="s">
+        <v>25</v>
+      </c>
+      <c r="K69" t="s">
         <v>26</v>
       </c>
-      <c r="K69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L69" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M69" t="s">
         <v>2</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>212</v>
+      </c>
+      <c r="B70" t="s">
+        <v>213</v>
+      </c>
+      <c r="C70" t="s">
+        <v>200</v>
+      </c>
+      <c r="D70" t="s">
+        <v>203</v>
+      </c>
+      <c r="E70" t="s">
+        <v>214</v>
+      </c>
+      <c r="G70" s="4">
+        <v>61.73</v>
+      </c>
+      <c r="H70" s="4">
+        <v>2963.04</v>
+      </c>
+      <c r="I70" t="s">
+        <v>205</v>
+      </c>
+      <c r="J70" t="s">
+        <v>25</v>
+      </c>
+      <c r="K70" t="s">
+        <v>26</v>
+      </c>
+      <c r="L70" t="s">
         <v>206</v>
-      </c>
-[...28 lines deleted...]
-        <v>197</v>
       </c>
       <c r="M70" t="s">
         <v>2</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="B71" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C71" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D71" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E71" t="s">
+        <v>204</v>
+      </c>
+      <c r="G71" s="4">
+        <v>68.77</v>
+      </c>
+      <c r="H71" s="4">
+        <v>3300.96</v>
+      </c>
+      <c r="I71" t="s">
         <v>205</v>
       </c>
-      <c r="G71" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="J71" t="s">
+        <v>25</v>
+      </c>
+      <c r="K71" t="s">
         <v>26</v>
       </c>
-      <c r="K71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L71" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M71" t="s">
         <v>2</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B72" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C72" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D72" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E72" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G72" s="4">
-        <v>77.84</v>
+        <v>73.14</v>
       </c>
       <c r="H72" s="4">
-        <v>3736.32</v>
+        <v>3510.72</v>
       </c>
       <c r="I72" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="J72" t="s">
+        <v>25</v>
+      </c>
+      <c r="K72" t="s">
         <v>26</v>
       </c>
-      <c r="K72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L72" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M72" t="s">
         <v>2</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B73" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C73" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D73" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E73" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="G73" s="4">
-        <v>194.7</v>
+        <v>77.84</v>
       </c>
       <c r="H73" s="4">
-        <v>194.7</v>
+        <v>3736.32</v>
       </c>
       <c r="I73" t="s">
-        <v>57</v>
+        <v>205</v>
       </c>
       <c r="J73" t="s">
-        <v>216</v>
+        <v>25</v>
       </c>
       <c r="K73" t="s">
-        <v>217</v>
+        <v>26</v>
       </c>
       <c r="L73" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="M73" t="s">
         <v>2</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B74" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C74" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D74" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E74" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G74" s="4">
-        <v>271.7</v>
+        <v>194.7</v>
       </c>
       <c r="H74" s="4">
-        <v>271.7</v>
+        <v>194.7</v>
       </c>
       <c r="I74" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J74" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="K74" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="L74" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="M74" t="s">
         <v>2</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B75" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C75" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D75" t="s">
-        <v>223</v>
+        <v>203</v>
       </c>
       <c r="E75" t="s">
-        <v>195</v>
+        <v>224</v>
       </c>
       <c r="G75" s="4">
-        <v>44</v>
+        <v>271.7</v>
       </c>
       <c r="H75" s="4">
-        <v>1320</v>
+        <v>271.7</v>
       </c>
       <c r="I75" t="s">
-        <v>200</v>
+        <v>52</v>
       </c>
       <c r="J75" t="s">
-        <v>26</v>
+        <v>225</v>
       </c>
       <c r="K75" t="s">
-        <v>27</v>
+        <v>226</v>
       </c>
       <c r="L75" t="s">
-        <v>197</v>
+        <v>227</v>
       </c>
       <c r="M75" t="s">
         <v>2</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="B76" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="C76" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D76" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E76" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="G76" s="4">
-        <v>44.74</v>
+        <v>44</v>
       </c>
       <c r="H76" s="4">
-        <v>2147.52</v>
+        <v>1320</v>
       </c>
       <c r="I76" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="J76" t="s">
+        <v>25</v>
+      </c>
+      <c r="K76" t="s">
         <v>26</v>
       </c>
-      <c r="K76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L76" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M76" t="s">
         <v>2</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B77" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C77" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D77" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E77" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="G77" s="4">
-        <v>45.1</v>
+        <v>44.74</v>
       </c>
       <c r="H77" s="4">
-        <v>2164.8</v>
+        <v>2147.52</v>
       </c>
       <c r="I77" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="J77" t="s">
+        <v>25</v>
+      </c>
+      <c r="K77" t="s">
         <v>26</v>
       </c>
-      <c r="K77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L77" t="s">
-        <v>229</v>
+        <v>206</v>
       </c>
       <c r="M77" t="s">
         <v>2</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B78" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="C78" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D78" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E78" t="s">
-        <v>195</v>
+        <v>237</v>
       </c>
       <c r="G78" s="4">
-        <v>49.5</v>
+        <v>45.1</v>
       </c>
       <c r="H78" s="4">
-        <v>1782</v>
+        <v>2164.8</v>
       </c>
       <c r="I78" t="s">
-        <v>232</v>
+        <v>205</v>
       </c>
       <c r="J78" t="s">
+        <v>25</v>
+      </c>
+      <c r="K78" t="s">
         <v>26</v>
       </c>
-      <c r="K78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L78" t="s">
-        <v>197</v>
+        <v>238</v>
       </c>
       <c r="M78" t="s">
         <v>2</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B79" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C79" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D79" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E79" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="G79" s="4">
-        <v>58.52</v>
+        <v>49.5</v>
       </c>
       <c r="H79" s="4">
-        <v>2808.96</v>
+        <v>1782</v>
       </c>
       <c r="I79" t="s">
-        <v>196</v>
+        <v>241</v>
       </c>
       <c r="J79" t="s">
+        <v>25</v>
+      </c>
+      <c r="K79" t="s">
         <v>26</v>
       </c>
-      <c r="K79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L79" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M79" t="s">
         <v>2</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="B80" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="C80" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D80" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E80" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="G80" s="4">
-        <v>67.55</v>
+        <v>58.52</v>
       </c>
       <c r="H80" s="4">
-        <v>1621.2</v>
+        <v>2808.96</v>
       </c>
       <c r="I80" t="s">
-        <v>237</v>
+        <v>205</v>
       </c>
       <c r="J80" t="s">
+        <v>25</v>
+      </c>
+      <c r="K80" t="s">
         <v>26</v>
       </c>
-      <c r="K80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L80" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M80" t="s">
         <v>2</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B81" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C81" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D81" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E81" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="G81" s="4">
-        <v>69.03</v>
+        <v>67.55</v>
       </c>
       <c r="H81" s="4">
-        <v>3313.44</v>
+        <v>1621.2</v>
       </c>
       <c r="I81" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J81" t="s">
+        <v>25</v>
+      </c>
+      <c r="K81" t="s">
         <v>26</v>
       </c>
-      <c r="K81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L81" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M81" t="s">
         <v>2</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="B82" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="C82" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D82" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E82" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="G82" s="4">
-        <v>71.5</v>
+        <v>69.03</v>
       </c>
       <c r="H82" s="4">
-        <v>3432</v>
+        <v>3313.44</v>
       </c>
       <c r="I82" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="J82" t="s">
+        <v>25</v>
+      </c>
+      <c r="K82" t="s">
         <v>26</v>
       </c>
-      <c r="K82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L82" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M82" t="s">
         <v>2</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="B83" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C83" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D83" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E83" t="s">
-        <v>244</v>
+        <v>204</v>
       </c>
       <c r="G83" s="4">
-        <v>72.6</v>
+        <v>71.5</v>
       </c>
       <c r="H83" s="4">
-        <v>1452</v>
+        <v>3432</v>
       </c>
       <c r="I83" t="s">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="J83" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" t="s">
         <v>26</v>
       </c>
-      <c r="K83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L83" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="M83" t="s">
         <v>2</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>251</v>
+      </c>
+      <c r="B84" t="s">
+        <v>252</v>
+      </c>
+      <c r="C84" t="s">
+        <v>200</v>
+      </c>
+      <c r="D84" t="s">
+        <v>232</v>
+      </c>
+      <c r="E84" t="s">
+        <v>253</v>
+      </c>
+      <c r="G84" s="4">
+        <v>72.6</v>
+      </c>
+      <c r="H84" s="4">
+        <v>1452</v>
+      </c>
+      <c r="I84" t="s">
+        <v>254</v>
+      </c>
+      <c r="J84" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" t="s">
+        <v>26</v>
+      </c>
+      <c r="L84" t="s">
+        <v>206</v>
+      </c>
+      <c r="M84" t="s">
+        <v>2</v>
+      </c>
+      <c r="N84" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>255</v>
+      </c>
+      <c r="B85" t="s">
+        <v>256</v>
+      </c>
+      <c r="C85" t="s">
+        <v>200</v>
+      </c>
+      <c r="D85" t="s">
+        <v>232</v>
+      </c>
+      <c r="E85" t="s">
+        <v>204</v>
+      </c>
+      <c r="G85" s="4">
+        <v>73.64</v>
+      </c>
+      <c r="H85" s="4">
+        <v>1767.36</v>
+      </c>
+      <c r="I85" t="s">
         <v>246</v>
       </c>
-      <c r="B84" t="s">
-[...20 lines deleted...]
-      <c r="J84" t="s">
+      <c r="J85" t="s">
+        <v>25</v>
+      </c>
+      <c r="K85" t="s">
         <v>26</v>
       </c>
-      <c r="K84" t="s">
-[...8 lines deleted...]
-      <c r="N84" t="s">
+      <c r="L85" t="s">
+        <v>206</v>
+      </c>
+      <c r="M85" t="s">
+        <v>2</v>
+      </c>
+      <c r="N85" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A31:F31"/>
-    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="A66:F66"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Каталог</vt:lpstr>
     </vt:vector>