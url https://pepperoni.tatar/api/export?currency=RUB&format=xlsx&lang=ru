--- v1 (2026-05-05)
+++ v2 (2026-06-19)
@@ -8,62 +8,62 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Каталог" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="883" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="872" uniqueCount="226">
   <si>
     <t>Казанские Деликатесы — Каталог халяль продукции</t>
   </si>
   <si>
     <t>Валюта: Рубль (₽) (с НДС)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Дата: 2026-05-05</t>
+    <t>Дата: 2026-06-19</t>
   </si>
   <si>
     <t>Контакт: info@kazandelikates.tatar</t>
   </si>
   <si>
     <t>+7 987 217-02-02</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Раздел</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Вес</t>
   </si>
   <si>
     <t>Цена Рубль (₽) (с НДС)</t>
   </si>
@@ -148,53 +148,50 @@
   <si>
     <t>Сосиски «С травами» (130 г × 5 шт)</t>
   </si>
   <si>
     <t>0,65</t>
   </si>
   <si>
     <t>KD-007</t>
   </si>
   <si>
     <t>Сосиски «С сыром» (130 г × 5 шт)</t>
   </si>
   <si>
     <t>KD-008</t>
   </si>
   <si>
     <t>Котлета говяжья прожаренная (100 г × 3 шт)</t>
   </si>
   <si>
     <t>Котлеты для бургеров</t>
   </si>
   <si>
     <t>0,3</t>
   </si>
   <si>
-    <t>1602</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-009</t>
   </si>
   <si>
     <t>Котлета говяжья прожаренная (150 г × 2 шт)</t>
   </si>
   <si>
     <t>KD-010</t>
   </si>
   <si>
     <t>Ветчина из Курицы в батоне</t>
   </si>
   <si>
     <t>Топпинги</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>KD-011</t>
   </si>
   <si>
     <t>Ветчина из Курицы в нарезке</t>
   </si>
   <si>
     <t>0,5</t>
@@ -293,534 +290,444 @@
     <t>KD-024</t>
   </si>
   <si>
     <t>Филе грудки куриной в кубике 1х1 см</t>
   </si>
   <si>
     <t>KD-025</t>
   </si>
   <si>
     <t>Говядина 1 сорт в кубике 1х1 см</t>
   </si>
   <si>
     <t>Охлаждённая продукция</t>
   </si>
   <si>
     <t>KD-026</t>
   </si>
   <si>
     <t>Сосиски «К завтраку»</t>
   </si>
   <si>
     <t>Сосиски, сардельки</t>
   </si>
   <si>
     <t>0,4</t>
-  </si>
-[...1 lines deleted...]
-    <t>1,64</t>
   </si>
   <si>
     <t>KD-027</t>
   </si>
   <si>
     <t xml:space="preserve">Сосиски «К завтраку» (без оболочки) 
  для «Сосиски в тесте» 45 гр</t>
   </si>
   <si>
-    <t>2,97</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-028</t>
   </si>
   <si>
     <t>Сосиски «Нежные»</t>
   </si>
   <si>
-    <t>2,19</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-029</t>
   </si>
   <si>
     <t>Сосиски «Казанские с молоком»</t>
   </si>
   <si>
-    <t>2,85</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-030</t>
   </si>
   <si>
     <t>Сосиски «С сыром»</t>
   </si>
   <si>
-    <t>3,55</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-031</t>
   </si>
   <si>
     <t>Сосиски "Из говядины"</t>
   </si>
   <si>
-    <t>3,44</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-032</t>
   </si>
   <si>
     <t>Сосиски в/с Премиум</t>
   </si>
   <si>
-    <t>1,77</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-033</t>
   </si>
   <si>
     <t>Сосиски в/с Сочные</t>
   </si>
   <si>
-    <t>1,75</t>
-[...1 lines deleted...]
-  <si>
     <t>KD-034</t>
   </si>
   <si>
-    <t>Сосиски "Малышок" для дет.питания</t>
-[...2 lines deleted...]
-    <t>0,00</t>
+    <t>Сардельки «Буинские"</t>
+  </si>
+  <si>
+    <t>0,24</t>
   </si>
   <si>
     <t>KD-035</t>
   </si>
   <si>
-    <t>Сардельки «Буинские"</t>
-[...5 lines deleted...]
-    <t>2,01</t>
+    <t>Вареная «Из Говядины»</t>
+  </si>
+  <si>
+    <t>Вареные</t>
   </si>
   <si>
     <t>KD-036</t>
   </si>
   <si>
-    <t>Вареная «Из Говядины»</t>
-[...5 lines deleted...]
-    <t>3,54</t>
+    <t>Вареная Ассорти</t>
   </si>
   <si>
     <t>KD-037</t>
   </si>
   <si>
-    <t>Вареная Ассорти</t>
-[...2 lines deleted...]
-    <t>2,39</t>
+    <t>Вареная Нежная</t>
   </si>
   <si>
     <t>KD-038</t>
   </si>
   <si>
-    <t>Вареная Нежная</t>
-[...2 lines deleted...]
-    <t>2,42</t>
+    <t>Ветчина из Индейки</t>
+  </si>
+  <si>
+    <t>Ветчины</t>
   </si>
   <si>
     <t>KD-039</t>
   </si>
   <si>
-    <t>Ветчина из Индейки</t>
-[...5 lines deleted...]
-    <t>4,61</t>
+    <t>Ветчина Мраморная с говядиной</t>
   </si>
   <si>
     <t>KD-040</t>
   </si>
   <si>
-    <t>Ветчина Мраморная с говядиной</t>
-[...2 lines deleted...]
-    <t>4,82</t>
+    <t>Ветчина из Курицы</t>
   </si>
   <si>
     <t>KD-041</t>
   </si>
   <si>
-    <t>Ветчина из Курицы</t>
-[...2 lines deleted...]
-    <t>4,24</t>
+    <t>Ветчина Филейная</t>
   </si>
   <si>
     <t>KD-042</t>
   </si>
   <si>
-    <t>Ветчина Филейная</t>
-[...2 lines deleted...]
-    <t>2,28</t>
+    <t>Сервелат Ханский</t>
+  </si>
+  <si>
+    <t>Копченые</t>
+  </si>
+  <si>
+    <t>0,45</t>
   </si>
   <si>
     <t>KD-043</t>
   </si>
   <si>
-    <t>Сервелат Ханский</t>
-[...8 lines deleted...]
-    <t>2,62</t>
+    <t>Сервелат по-татарски в/к</t>
   </si>
   <si>
     <t>KD-044</t>
   </si>
   <si>
-    <t>Сервелат по-татарски в/к</t>
-[...2 lines deleted...]
-    <t>3,61</t>
+    <t>Полукопченая из Индейки</t>
   </si>
   <si>
     <t>KD-045</t>
   </si>
   <si>
-    <t>Полукопченая из Индейки</t>
-[...2 lines deleted...]
-    <t>4,22</t>
+    <t>Полукопченая из Говядины</t>
   </si>
   <si>
     <t>KD-046</t>
   </si>
   <si>
-    <t>Полукопченая из Говядины</t>
-[...2 lines deleted...]
-    <t>4,34</t>
+    <t>Колбаски с Сыром</t>
   </si>
   <si>
     <t>KD-047</t>
   </si>
   <si>
-    <t>Колбаски с Сыром</t>
-[...2 lines deleted...]
-    <t>3,28</t>
+    <t>Грудка куриная</t>
   </si>
   <si>
     <t>KD-048</t>
   </si>
   <si>
-    <t>Грудка куриная</t>
+    <t>Филе куриное</t>
   </si>
   <si>
     <t>KD-049</t>
   </si>
   <si>
-    <t>Филе куриное</t>
-[...2 lines deleted...]
-    <t>5,44</t>
+    <t>в/к Рамазан</t>
+  </si>
+  <si>
+    <t>0,54</t>
   </si>
   <si>
     <t>KD-050</t>
   </si>
   <si>
-    <t>в/к Рамазан</t>
-[...5 lines deleted...]
-    <t>4,57</t>
+    <t>в/к Рамазан (половинка)</t>
+  </si>
+  <si>
+    <t>0,27</t>
   </si>
   <si>
     <t>KD-051</t>
   </si>
   <si>
-    <t>в/к Рамазан (половинка)</t>
-[...2 lines deleted...]
-    <t>0,27</t>
+    <t>в/к Мраморная</t>
   </si>
   <si>
     <t>KD-052</t>
   </si>
   <si>
-    <t>в/к Мраморная</t>
-[...2 lines deleted...]
-    <t>4,39</t>
+    <t>в/к Мраморная (половинка)</t>
   </si>
   <si>
     <t>KD-053</t>
   </si>
   <si>
-    <t>в/к Мраморная (половинка)</t>
+    <t>в/к Филейный</t>
   </si>
   <si>
     <t>KD-054</t>
   </si>
   <si>
-    <t>в/к Филейный</t>
-[...2 lines deleted...]
-    <t>4,04</t>
+    <t>в/к Филейный (половинка)</t>
   </si>
   <si>
     <t>KD-055</t>
   </si>
   <si>
-    <t>в/к Филейный (половинка)</t>
+    <t>в/к Княжеская</t>
   </si>
   <si>
     <t>KD-056</t>
   </si>
   <si>
-    <t>в/к Княжеская</t>
+    <t>в/к Княжеская (половинка)</t>
   </si>
   <si>
     <t>KD-057</t>
   </si>
   <si>
-    <t>в/к Княжеская (половинка)</t>
+    <t>Казылык «Премиум» в подарочной упаковке</t>
+  </si>
+  <si>
+    <t>Премиум Казылык</t>
+  </si>
+  <si>
+    <t>0,2</t>
+  </si>
+  <si>
+    <t>0-12 ˚C</t>
   </si>
   <si>
     <t>KD-058</t>
   </si>
   <si>
-    <t>Казылык «Премиум» в подарочной упаковке</t>
-[...11 lines deleted...]
-    <t>7,22</t>
+    <t>Казылык «Премиум» в нарезке в подарочной упаковке</t>
+  </si>
+  <si>
+    <t>0,1</t>
+  </si>
+  <si>
+    <t>Выпечка</t>
   </si>
   <si>
     <t>KD-059</t>
   </si>
   <si>
-    <t>Казылык «Премиум» в нарезке в подарочной упаковке</t>
-[...8 lines deleted...]
-    <t>Выпечка</t>
+    <t>Губадия с кортом</t>
+  </si>
+  <si>
+    <t>Национальная татарская выпечка</t>
+  </si>
+  <si>
+    <t>100 г</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>190590</t>
   </si>
   <si>
     <t>KD-060</t>
   </si>
   <si>
-    <t>Губадия с кортом</t>
-[...11 lines deleted...]
-    <t>190590</t>
+    <t>Чебурек жареный</t>
+  </si>
+  <si>
+    <t>30</t>
   </si>
   <si>
     <t>KD-061</t>
   </si>
   <si>
-    <t>Чебурек жареный</t>
-[...2 lines deleted...]
-    <t>30</t>
+    <t>Перемяч жареный</t>
   </si>
   <si>
     <t>KD-062</t>
   </si>
   <si>
-    <t>Перемяч жареный</t>
+    <t>Самса с курицей</t>
+  </si>
+  <si>
+    <t>120 г</t>
   </si>
   <si>
     <t>KD-063</t>
   </si>
   <si>
-    <t>Самса с курицей</t>
-[...2 lines deleted...]
-    <t>120 г</t>
+    <t>Эчпочмак с говядиной и картофелем</t>
   </si>
   <si>
     <t>KD-064</t>
   </si>
   <si>
-    <t>Эчпочмак с говядиной и картофелем</t>
+    <t>Самса с говядиной</t>
   </si>
   <si>
     <t>KD-065</t>
   </si>
   <si>
-    <t>Самса с говядиной</t>
+    <t>Элеш с курицей и картофелем</t>
+  </si>
+  <si>
+    <t>150 г</t>
   </si>
   <si>
     <t>KD-066</t>
   </si>
   <si>
-    <t>Элеш с курицей и картофелем</t>
-[...2 lines deleted...]
-    <t>150 г</t>
+    <t>Чак-Чак в пластиковой упаковке</t>
+  </si>
+  <si>
+    <t>300 г</t>
+  </si>
+  <si>
+    <t>60 суток</t>
+  </si>
+  <si>
+    <t>до +18°C</t>
+  </si>
+  <si>
+    <t>1905</t>
   </si>
   <si>
     <t>KD-067</t>
   </si>
   <si>
-    <t>Чак-Чак в пластиковой упаковке</t>
-[...11 lines deleted...]
-    <t>1905</t>
+    <t>Чак-Чак в крафтовой подарочной упаковке</t>
   </si>
   <si>
     <t>KD-068</t>
   </si>
   <si>
-    <t>Чак-Чак в крафтовой подарочной упаковке</t>
+    <t>Сочник с творогом</t>
+  </si>
+  <si>
+    <t>Классическая выпечка</t>
   </si>
   <si>
     <t>KD-069</t>
   </si>
   <si>
-    <t>Сочник с творогом</t>
-[...2 lines deleted...]
-    <t>Классическая выпечка</t>
+    <t>Пирожок печеный с картофелем</t>
   </si>
   <si>
     <t>KD-070</t>
   </si>
   <si>
-    <t>Пирожок печеный с картофелем</t>
+    <t>Сырник</t>
+  </si>
+  <si>
+    <t>70 г</t>
+  </si>
+  <si>
+    <t>040490</t>
   </si>
   <si>
     <t>KD-071</t>
   </si>
   <si>
-    <t>Сырник</t>
-[...5 lines deleted...]
-    <t>040490</t>
+    <t>Пирожок с яблоком</t>
+  </si>
+  <si>
+    <t>36</t>
   </si>
   <si>
     <t>KD-072</t>
   </si>
   <si>
-    <t>Пирожок с яблоком</t>
-[...2 lines deleted...]
-    <t>36</t>
+    <t>Пирожок с зеленым луком и яйцом</t>
   </si>
   <si>
     <t>KD-073</t>
   </si>
   <si>
-    <t>Пирожок с зеленым луком и яйцом</t>
+    <t>Маффин апельсиновый</t>
+  </si>
+  <si>
+    <t>24</t>
   </si>
   <si>
     <t>KD-074</t>
   </si>
   <si>
-    <t>Маффин апельсиновый</t>
-[...2 lines deleted...]
-    <t>24</t>
+    <t>Сосиска в тесте</t>
   </si>
   <si>
     <t>KD-075</t>
   </si>
   <si>
-    <t>Сосиска в тесте</t>
+    <t>Пирожок с вишней</t>
   </si>
   <si>
     <t>KD-076</t>
   </si>
   <si>
-    <t>Пирожок с вишней</t>
+    <t>Круассан с шоколадом и орехами</t>
+  </si>
+  <si>
+    <t>90 г</t>
+  </si>
+  <si>
+    <t>20</t>
   </si>
   <si>
     <t>KD-077</t>
-  </si>
-[...10 lines deleted...]
-    <t>KD-078</t>
   </si>
   <si>
     <t>Маффин шоколадный</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="11"/>
@@ -1192,51 +1099,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N85"/>
+  <dimension ref="A1:N84"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="40" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="12" width="12" customWidth="1"/>
     <col min="13" max="13" width="18" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
@@ -1600,2818 +1507,2780 @@
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="4">
         <v>276</v>
       </c>
       <c r="I13" t="s">
         <v>2</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="M13" t="s">
         <v>2</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="4">
         <v>276</v>
       </c>
       <c r="I14" t="s">
         <v>2</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="M14" t="s">
         <v>2</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F15" s="4">
         <v>611</v>
       </c>
       <c r="I15" t="s">
         <v>2</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15" t="s">
         <v>2</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F16" s="4">
         <v>325</v>
       </c>
       <c r="I16" t="s">
         <v>2</v>
       </c>
       <c r="J16" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16" t="s">
         <v>2</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F17" s="4">
         <v>660</v>
       </c>
       <c r="I17" t="s">
         <v>2</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17" t="s">
         <v>2</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F18" s="4">
         <v>350</v>
       </c>
       <c r="I18" t="s">
         <v>2</v>
       </c>
       <c r="J18" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18" t="s">
         <v>2</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F19" s="4">
         <v>315</v>
       </c>
       <c r="I19" t="s">
         <v>2</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19" t="s">
         <v>2</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F20" s="4">
         <v>274</v>
       </c>
       <c r="I20" t="s">
         <v>2</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" t="s">
         <v>2</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F21" s="4">
         <v>457</v>
       </c>
       <c r="I21" t="s">
         <v>2</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21" t="s">
         <v>2</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F22" s="4">
         <v>380</v>
       </c>
       <c r="I22" t="s">
         <v>2</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F23" s="4">
         <v>608</v>
       </c>
       <c r="I23" t="s">
         <v>2</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F24" s="4">
         <v>370</v>
       </c>
       <c r="I24" t="s">
         <v>2</v>
       </c>
       <c r="J24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K24" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24" t="s">
         <v>2</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E25" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F25" s="4">
         <v>449</v>
       </c>
       <c r="I25" t="s">
         <v>2</v>
       </c>
       <c r="J25" t="s">
+        <v>74</v>
+      </c>
+      <c r="K25" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25" t="s">
         <v>2</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F26" s="4">
         <v>670</v>
       </c>
       <c r="I26" t="s">
         <v>2</v>
       </c>
       <c r="J26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>2</v>
       </c>
       <c r="M26" t="s">
         <v>2</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F27" s="4">
         <v>82</v>
       </c>
       <c r="I27" t="s">
         <v>2</v>
       </c>
       <c r="J27" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>2</v>
       </c>
       <c r="M27" t="s">
         <v>2</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F28" s="4">
         <v>520</v>
       </c>
       <c r="I28" t="s">
         <v>2</v>
       </c>
       <c r="J28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>2</v>
       </c>
       <c r="M28" t="s">
         <v>2</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F29" s="4">
         <v>520</v>
       </c>
       <c r="I29" t="s">
         <v>2</v>
       </c>
       <c r="J29" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>2</v>
       </c>
       <c r="M29" t="s">
         <v>2</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F30" s="4">
         <v>810</v>
       </c>
       <c r="I30" t="s">
         <v>2</v>
       </c>
       <c r="J30" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>2</v>
       </c>
       <c r="M30" t="s">
         <v>2</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" t="s">
         <v>91</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" t="s">
         <v>92</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>93</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="4">
-        <v>122.73</v>
+        <v>135</v>
       </c>
       <c r="I32" t="s">
         <v>2</v>
       </c>
       <c r="J32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K32" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L32" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="M32" t="s">
         <v>2</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F33" s="4">
-        <v>222.73</v>
+        <v>245</v>
       </c>
       <c r="I33" t="s">
         <v>2</v>
       </c>
       <c r="J33" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K33" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L33" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="M33" t="s">
         <v>2</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
+        <v>92</v>
+      </c>
+      <c r="E34" t="s">
         <v>93</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="4">
-        <v>164.55</v>
+        <v>181</v>
       </c>
       <c r="I34" t="s">
         <v>2</v>
       </c>
       <c r="J34" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K34" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L34" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="M34" t="s">
         <v>2</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C35" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
+        <v>92</v>
+      </c>
+      <c r="E35" t="s">
         <v>93</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="4">
-        <v>213.64</v>
+        <v>235</v>
       </c>
       <c r="I35" t="s">
         <v>2</v>
       </c>
       <c r="J35" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K35" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L35" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="M35" t="s">
         <v>2</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E36" t="s">
         <v>93</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="4">
-        <v>266.36</v>
+        <v>293</v>
       </c>
       <c r="I36" t="s">
         <v>2</v>
       </c>
       <c r="J36" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K36" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L36" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="M36" t="s">
         <v>2</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="C37" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D37" t="s">
+        <v>92</v>
+      </c>
+      <c r="E37" t="s">
         <v>93</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="4">
-        <v>258.18</v>
+        <v>284</v>
       </c>
       <c r="I37" t="s">
         <v>2</v>
       </c>
       <c r="J37" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K37" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L37" t="s">
-        <v>110</v>
+        <v>27</v>
       </c>
       <c r="M37" t="s">
         <v>2</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C38" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D38" t="s">
+        <v>92</v>
+      </c>
+      <c r="E38" t="s">
         <v>93</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="4">
-        <v>132.73</v>
+        <v>146</v>
       </c>
       <c r="I38" t="s">
         <v>2</v>
       </c>
       <c r="J38" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K38" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L38" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="M38" t="s">
         <v>2</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="C39" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D39" t="s">
+        <v>92</v>
+      </c>
+      <c r="E39" t="s">
         <v>93</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="4">
-        <v>130.91</v>
+        <v>144</v>
       </c>
       <c r="I39" t="s">
         <v>2</v>
       </c>
       <c r="J39" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K39" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L39" t="s">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="M39" t="s">
         <v>2</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="C40" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D40" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E40" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="F40" s="4">
-        <v>150.91</v>
+        <v>166</v>
       </c>
       <c r="I40" t="s">
         <v>2</v>
       </c>
       <c r="J40" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K40" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="L40" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="M40" t="s">
         <v>2</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="C41" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D41" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="E41" t="s">
-        <v>122</v>
+        <v>54</v>
       </c>
       <c r="F41" s="4">
-        <v>150.91</v>
+        <v>292</v>
       </c>
       <c r="I41" t="s">
         <v>2</v>
       </c>
       <c r="J41" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K41" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L41" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="M41" t="s">
         <v>2</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D42" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F42" s="4">
-        <v>265.45</v>
+        <v>197</v>
       </c>
       <c r="I42" t="s">
         <v>2</v>
       </c>
       <c r="J42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K42" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L42" t="s">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="M42" t="s">
         <v>2</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="C43" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D43" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="E43" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F43" s="4">
-        <v>179.09</v>
+        <v>200</v>
       </c>
       <c r="I43" t="s">
         <v>2</v>
       </c>
       <c r="J43" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K43" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L43" t="s">
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="M43" t="s">
         <v>2</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="E44" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F44" s="4">
-        <v>181.82</v>
+        <v>380</v>
       </c>
       <c r="I44" t="s">
         <v>2</v>
       </c>
       <c r="J44" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K44" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L44" t="s">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="M44" t="s">
         <v>2</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="C45" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D45" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="E45" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F45" s="4">
-        <v>345.45</v>
+        <v>398</v>
       </c>
       <c r="I45" t="s">
         <v>2</v>
       </c>
       <c r="J45" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K45" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L45" t="s">
-        <v>137</v>
+        <v>27</v>
       </c>
       <c r="M45" t="s">
         <v>2</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="C46" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D46" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="E46" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F46" s="4">
-        <v>361.82</v>
+        <v>350</v>
       </c>
       <c r="I46" t="s">
         <v>2</v>
       </c>
       <c r="J46" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K46" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L46" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="M46" t="s">
         <v>2</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="B47" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="C47" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D47" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="E47" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F47" s="4">
-        <v>318.18</v>
+        <v>188</v>
       </c>
       <c r="I47" t="s">
         <v>2</v>
       </c>
       <c r="J47" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K47" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L47" t="s">
-        <v>143</v>
+        <v>27</v>
       </c>
       <c r="M47" t="s">
         <v>2</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="B48" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="C48" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D48" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="F48" s="4">
-        <v>170.91</v>
+        <v>216</v>
       </c>
       <c r="I48" t="s">
         <v>2</v>
       </c>
       <c r="J48" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K48" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L48" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="M48" t="s">
         <v>2</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="C49" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D49" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E49" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="F49" s="4">
-        <v>196.36</v>
+        <v>298</v>
       </c>
       <c r="I49" t="s">
         <v>2</v>
       </c>
       <c r="J49" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K49" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L49" t="s">
-        <v>151</v>
+        <v>27</v>
       </c>
       <c r="M49" t="s">
         <v>2</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="B50" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="C50" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D50" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E50" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="F50" s="4">
-        <v>270.91</v>
+        <v>348</v>
       </c>
       <c r="I50" t="s">
         <v>2</v>
       </c>
       <c r="J50" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K50" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L50" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="M50" t="s">
         <v>2</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="B51" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="C51" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D51" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E51" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="F51" s="4">
-        <v>316.36</v>
+        <v>358</v>
       </c>
       <c r="I51" t="s">
         <v>2</v>
       </c>
       <c r="J51" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K51" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L51" t="s">
-        <v>157</v>
+        <v>27</v>
       </c>
       <c r="M51" t="s">
         <v>2</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="B52" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="C52" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D52" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E52" t="s">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="F52" s="4">
-        <v>325.45</v>
+        <v>271</v>
       </c>
       <c r="I52" t="s">
         <v>2</v>
       </c>
       <c r="J52" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K52" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L52" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="M52" t="s">
         <v>2</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>139</v>
       </c>
       <c r="B53" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="C53" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E53" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F53" s="4">
-        <v>246.36</v>
+        <v>380</v>
       </c>
       <c r="I53" t="s">
         <v>2</v>
       </c>
       <c r="J53" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K53" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L53" t="s">
-        <v>163</v>
+        <v>27</v>
       </c>
       <c r="M53" t="s">
         <v>2</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="B54" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="C54" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E54" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F54" s="4">
-        <v>345.45</v>
+        <v>449</v>
       </c>
       <c r="I54" t="s">
         <v>2</v>
       </c>
       <c r="J54" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K54" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L54" t="s">
-        <v>137</v>
+        <v>27</v>
       </c>
       <c r="M54" t="s">
         <v>2</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="B55" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="C55" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D55" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E55" t="s">
-        <v>52</v>
+        <v>145</v>
       </c>
       <c r="F55" s="4">
-        <v>408.18</v>
+        <v>377</v>
       </c>
       <c r="I55" t="s">
         <v>2</v>
       </c>
       <c r="J55" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K55" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L55" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="M55" t="s">
         <v>2</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="C56" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E56" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="F56" s="4">
-        <v>342.73</v>
+        <v>188</v>
       </c>
       <c r="I56" t="s">
         <v>2</v>
       </c>
       <c r="J56" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K56" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L56" t="s">
-        <v>172</v>
+        <v>27</v>
       </c>
       <c r="M56" t="s">
         <v>2</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="C57" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E57" t="s">
-        <v>175</v>
+        <v>145</v>
       </c>
       <c r="F57" s="4">
-        <v>170.91</v>
+        <v>362</v>
       </c>
       <c r="I57" t="s">
         <v>2</v>
       </c>
       <c r="J57" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K57" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L57" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="M57" t="s">
         <v>2</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="C58" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D58" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E58" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="F58" s="4">
-        <v>329.09</v>
+        <v>181</v>
       </c>
       <c r="I58" t="s">
         <v>2</v>
       </c>
       <c r="J58" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K58" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L58" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="M58" t="s">
         <v>2</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>179</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="C59" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D59" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E59" t="s">
-        <v>175</v>
+        <v>145</v>
       </c>
       <c r="F59" s="4">
-        <v>164.55</v>
+        <v>333</v>
       </c>
       <c r="I59" t="s">
         <v>2</v>
       </c>
       <c r="J59" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K59" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L59" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="M59" t="s">
         <v>2</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>181</v>
+        <v>155</v>
       </c>
       <c r="B60" t="s">
-        <v>182</v>
+        <v>156</v>
       </c>
       <c r="C60" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D60" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E60" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="F60" s="4">
-        <v>302.73</v>
+        <v>166</v>
       </c>
       <c r="I60" t="s">
         <v>2</v>
       </c>
       <c r="J60" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K60" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L60" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="M60" t="s">
         <v>2</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>185</v>
+        <v>158</v>
       </c>
       <c r="C61" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D61" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E61" t="s">
-        <v>175</v>
+        <v>145</v>
       </c>
       <c r="F61" s="4">
-        <v>150.91</v>
+        <v>362</v>
       </c>
       <c r="I61" t="s">
         <v>2</v>
       </c>
       <c r="J61" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K61" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L61" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="M61" t="s">
         <v>2</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>187</v>
+        <v>160</v>
       </c>
       <c r="C62" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D62" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E62" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="F62" s="4">
-        <v>329.09</v>
+        <v>181</v>
       </c>
       <c r="I62" t="s">
         <v>2</v>
       </c>
       <c r="J62" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="K62" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="L62" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="M62" t="s">
         <v>2</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>188</v>
+        <v>161</v>
       </c>
       <c r="B63" t="s">
-        <v>189</v>
+        <v>162</v>
       </c>
       <c r="C63" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D63" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="E63" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="F63" s="4">
-        <v>164.55</v>
+        <v>650</v>
       </c>
       <c r="I63" t="s">
         <v>2</v>
       </c>
       <c r="J63" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="K63" t="s">
-        <v>27</v>
+        <v>165</v>
       </c>
       <c r="L63" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="M63" t="s">
         <v>2</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>190</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="C64" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D64" t="s">
-        <v>192</v>
+        <v>163</v>
       </c>
       <c r="E64" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="F64" s="4">
-        <v>541.67</v>
+        <v>450</v>
       </c>
       <c r="I64" t="s">
         <v>2</v>
       </c>
       <c r="J64" t="s">
-        <v>194</v>
+        <v>74</v>
       </c>
       <c r="K64" t="s">
-        <v>27</v>
+        <v>165</v>
       </c>
       <c r="L64" t="s">
-        <v>195</v>
+        <v>27</v>
       </c>
       <c r="M64" t="s">
         <v>2</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      <c r="N66" s="3"/>
+    <row r="65" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3"/>
+      <c r="K65" s="3"/>
+      <c r="L65" s="3"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" t="s">
+        <v>171</v>
+      </c>
+      <c r="C66" t="s">
+        <v>169</v>
+      </c>
+      <c r="D66" t="s">
+        <v>172</v>
+      </c>
+      <c r="E66" t="s">
+        <v>173</v>
+      </c>
+      <c r="G66" s="4">
+        <v>56</v>
+      </c>
+      <c r="H66" s="4">
+        <v>2688</v>
+      </c>
+      <c r="I66" t="s">
+        <v>174</v>
+      </c>
+      <c r="J66" t="s">
+        <v>25</v>
+      </c>
+      <c r="K66" t="s">
+        <v>26</v>
+      </c>
+      <c r="L66" t="s">
+        <v>175</v>
+      </c>
+      <c r="M66" t="s">
+        <v>2</v>
+      </c>
+      <c r="N66" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>201</v>
+        <v>176</v>
       </c>
       <c r="B67" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="C67" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D67" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E67" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="G67" s="4">
-        <v>56</v>
+        <v>58.86</v>
       </c>
       <c r="H67" s="4">
-        <v>2688</v>
+        <v>1765.8</v>
       </c>
       <c r="I67" t="s">
-        <v>205</v>
+        <v>178</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M67" t="s">
         <v>2</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>207</v>
+        <v>179</v>
       </c>
       <c r="B68" t="s">
-        <v>208</v>
+        <v>180</v>
       </c>
       <c r="C68" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D68" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E68" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="G68" s="4">
-        <v>58.86</v>
+        <v>59.14</v>
       </c>
       <c r="H68" s="4">
-        <v>1765.8</v>
+        <v>2838.72</v>
       </c>
       <c r="I68" t="s">
-        <v>209</v>
+        <v>174</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M68" t="s">
         <v>2</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>210</v>
+        <v>181</v>
       </c>
       <c r="B69" t="s">
-        <v>211</v>
+        <v>182</v>
       </c>
       <c r="C69" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D69" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E69" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="G69" s="4">
-        <v>59.14</v>
+        <v>61.73</v>
       </c>
       <c r="H69" s="4">
-        <v>2838.72</v>
+        <v>2963.04</v>
       </c>
       <c r="I69" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M69" t="s">
         <v>2</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>212</v>
+        <v>184</v>
       </c>
       <c r="B70" t="s">
-        <v>213</v>
+        <v>185</v>
       </c>
       <c r="C70" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D70" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E70" t="s">
-        <v>214</v>
+        <v>173</v>
       </c>
       <c r="G70" s="4">
-        <v>61.73</v>
+        <v>68.77</v>
       </c>
       <c r="H70" s="4">
-        <v>2963.04</v>
+        <v>3300.96</v>
       </c>
       <c r="I70" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M70" t="s">
         <v>2</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>215</v>
+        <v>186</v>
       </c>
       <c r="B71" t="s">
-        <v>216</v>
+        <v>187</v>
       </c>
       <c r="C71" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D71" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E71" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="G71" s="4">
-        <v>68.77</v>
+        <v>73.14</v>
       </c>
       <c r="H71" s="4">
-        <v>3300.96</v>
+        <v>3510.72</v>
       </c>
       <c r="I71" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M71" t="s">
         <v>2</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>217</v>
+        <v>188</v>
       </c>
       <c r="B72" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="C72" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D72" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E72" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="G72" s="4">
-        <v>73.14</v>
+        <v>77.84</v>
       </c>
       <c r="H72" s="4">
-        <v>3510.72</v>
+        <v>3736.32</v>
       </c>
       <c r="I72" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M72" t="s">
         <v>2</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>219</v>
+        <v>191</v>
       </c>
       <c r="B73" t="s">
-        <v>220</v>
+        <v>192</v>
       </c>
       <c r="C73" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D73" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E73" t="s">
-        <v>221</v>
+        <v>193</v>
       </c>
       <c r="G73" s="4">
-        <v>77.84</v>
+        <v>194.7</v>
       </c>
       <c r="H73" s="4">
-        <v>3736.32</v>
+        <v>194.7</v>
       </c>
       <c r="I73" t="s">
-        <v>205</v>
+        <v>51</v>
       </c>
       <c r="J73" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="K73" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="L73" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="M73" t="s">
         <v>2</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="B74" t="s">
-        <v>223</v>
+        <v>198</v>
       </c>
       <c r="C74" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D74" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E74" t="s">
-        <v>224</v>
+        <v>193</v>
       </c>
       <c r="G74" s="4">
-        <v>194.7</v>
+        <v>271.7</v>
       </c>
       <c r="H74" s="4">
-        <v>194.7</v>
+        <v>271.7</v>
       </c>
       <c r="I74" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J74" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
       <c r="K74" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
       <c r="L74" t="s">
-        <v>227</v>
+        <v>196</v>
       </c>
       <c r="M74" t="s">
         <v>2</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>228</v>
+        <v>199</v>
       </c>
       <c r="B75" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="C75" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D75" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E75" t="s">
-        <v>224</v>
+        <v>173</v>
       </c>
       <c r="G75" s="4">
-        <v>271.7</v>
+        <v>44</v>
       </c>
       <c r="H75" s="4">
-        <v>271.7</v>
+        <v>1320</v>
       </c>
       <c r="I75" t="s">
-        <v>52</v>
+        <v>178</v>
       </c>
       <c r="J75" t="s">
-        <v>225</v>
+        <v>25</v>
       </c>
       <c r="K75" t="s">
-        <v>226</v>
+        <v>26</v>
       </c>
       <c r="L75" t="s">
-        <v>227</v>
+        <v>175</v>
       </c>
       <c r="M75" t="s">
         <v>2</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>230</v>
+        <v>202</v>
       </c>
       <c r="B76" t="s">
-        <v>231</v>
+        <v>203</v>
       </c>
       <c r="C76" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D76" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E76" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="G76" s="4">
-        <v>44</v>
+        <v>44.74</v>
       </c>
       <c r="H76" s="4">
-        <v>1320</v>
+        <v>2147.52</v>
       </c>
       <c r="I76" t="s">
-        <v>209</v>
+        <v>174</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M76" t="s">
         <v>2</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="B77" t="s">
-        <v>234</v>
+        <v>205</v>
       </c>
       <c r="C77" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D77" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E77" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G77" s="4">
-        <v>44.74</v>
+        <v>45.1</v>
       </c>
       <c r="H77" s="4">
-        <v>2147.52</v>
+        <v>2164.8</v>
       </c>
       <c r="I77" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M77" t="s">
         <v>2</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>235</v>
+        <v>208</v>
       </c>
       <c r="B78" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="C78" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D78" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E78" t="s">
-        <v>237</v>
+        <v>173</v>
       </c>
       <c r="G78" s="4">
-        <v>45.1</v>
+        <v>49.5</v>
       </c>
       <c r="H78" s="4">
-        <v>2164.8</v>
+        <v>1782</v>
       </c>
       <c r="I78" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
-        <v>238</v>
+        <v>175</v>
       </c>
       <c r="M78" t="s">
         <v>2</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>239</v>
+        <v>211</v>
       </c>
       <c r="B79" t="s">
-        <v>240</v>
+        <v>212</v>
       </c>
       <c r="C79" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D79" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E79" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="G79" s="4">
-        <v>49.5</v>
+        <v>58.52</v>
       </c>
       <c r="H79" s="4">
-        <v>1782</v>
+        <v>2808.96</v>
       </c>
       <c r="I79" t="s">
-        <v>241</v>
+        <v>174</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M79" t="s">
         <v>2</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>242</v>
+        <v>213</v>
       </c>
       <c r="B80" t="s">
-        <v>243</v>
+        <v>214</v>
       </c>
       <c r="C80" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D80" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E80" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="G80" s="4">
-        <v>58.52</v>
+        <v>67.55</v>
       </c>
       <c r="H80" s="4">
-        <v>2808.96</v>
+        <v>1621.2</v>
       </c>
       <c r="I80" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M80" t="s">
         <v>2</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>244</v>
+        <v>216</v>
       </c>
       <c r="B81" t="s">
-        <v>245</v>
+        <v>217</v>
       </c>
       <c r="C81" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D81" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E81" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="G81" s="4">
-        <v>67.55</v>
+        <v>69.03</v>
       </c>
       <c r="H81" s="4">
-        <v>1621.2</v>
+        <v>3313.44</v>
       </c>
       <c r="I81" t="s">
-        <v>246</v>
+        <v>174</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M81" t="s">
         <v>2</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>247</v>
+        <v>218</v>
       </c>
       <c r="B82" t="s">
-        <v>248</v>
+        <v>219</v>
       </c>
       <c r="C82" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D82" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E82" t="s">
-        <v>214</v>
+        <v>173</v>
       </c>
       <c r="G82" s="4">
-        <v>69.03</v>
+        <v>71.5</v>
       </c>
       <c r="H82" s="4">
-        <v>3313.44</v>
+        <v>3432</v>
       </c>
       <c r="I82" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M82" t="s">
         <v>2</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="B83" t="s">
-        <v>250</v>
+        <v>221</v>
       </c>
       <c r="C83" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D83" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E83" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="G83" s="4">
-        <v>71.5</v>
+        <v>72.6</v>
       </c>
       <c r="H83" s="4">
-        <v>3432</v>
+        <v>1452</v>
       </c>
       <c r="I83" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M83" t="s">
         <v>2</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>251</v>
+        <v>224</v>
       </c>
       <c r="B84" t="s">
-        <v>252</v>
+        <v>225</v>
       </c>
       <c r="C84" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="D84" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="E84" t="s">
-        <v>253</v>
+        <v>173</v>
       </c>
       <c r="G84" s="4">
-        <v>72.6</v>
+        <v>73.64</v>
       </c>
       <c r="H84" s="4">
-        <v>1452</v>
+        <v>1767.36</v>
       </c>
       <c r="I84" t="s">
-        <v>254</v>
+        <v>215</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="M84" t="s">
         <v>2</v>
       </c>
       <c r="N84" t="s">
-        <v>28</v>
-[...39 lines deleted...]
-      <c r="N85" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A31:F31"/>
-    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="A65:F65"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Каталог</vt:lpstr>
     </vt:vector>