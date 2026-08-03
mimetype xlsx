--- v2 (2026-06-19)
+++ v3 (2026-08-03)
@@ -1,69 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Каталог" state="visible" r:id="rId4"/>
+    <sheet sheetId="2" name="Контакты" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="872" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="865" uniqueCount="222">
   <si>
     <t>Казанские Деликатесы — Каталог халяль продукции</t>
   </si>
   <si>
     <t>Валюта: Рубль (₽) (с НДС)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Дата: 2026-06-19</t>
+    <t>Дата: 2026-08-03</t>
   </si>
   <si>
     <t>Контакт: info@kazandelikates.tatar</t>
   </si>
   <si>
     <t>+7 987 217-02-02</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Раздел</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Вес</t>
   </si>
   <si>
     <t>Цена Рубль (₽) (с НДС)</t>
   </si>
@@ -139,686 +141,700 @@
   <si>
     <t>KD-005</t>
   </si>
   <si>
     <t>Сосиски «С бараниной» (80 г × 6 шт)</t>
   </si>
   <si>
     <t>KD-006</t>
   </si>
   <si>
     <t>Сосиски «С травами» (130 г × 5 шт)</t>
   </si>
   <si>
     <t>0,65</t>
   </si>
   <si>
     <t>KD-007</t>
   </si>
   <si>
     <t>Сосиски «С сыром» (130 г × 5 шт)</t>
   </si>
   <si>
     <t>KD-008</t>
   </si>
   <si>
+    <t>Сосиски Из конины" (80 г х 6 шт)</t>
+  </si>
+  <si>
+    <t>KD-009</t>
+  </si>
+  <si>
     <t>Котлета говяжья прожаренная (100 г × 3 шт)</t>
   </si>
   <si>
     <t>Котлеты для бургеров</t>
   </si>
   <si>
     <t>0,3</t>
   </si>
   <si>
-    <t>KD-009</t>
+    <t>KD-010</t>
   </si>
   <si>
     <t>Котлета говяжья прожаренная (150 г × 2 шт)</t>
   </si>
   <si>
-    <t>KD-010</t>
-[...2 lines deleted...]
-    <t>Ветчина из Курицы в батоне</t>
+    <t>KD-011</t>
+  </si>
+  <si>
+    <t>Ветчина Куриная Филейная в нарезке</t>
   </si>
   <si>
     <t>Топпинги</t>
   </si>
   <si>
+    <t>0,5</t>
+  </si>
+  <si>
+    <t>30 суток</t>
+  </si>
+  <si>
+    <t>0-6 ˚C</t>
+  </si>
+  <si>
+    <t>KD-012</t>
+  </si>
+  <si>
+    <t>Пепперони варено-копченый из конины</t>
+  </si>
+  <si>
+    <t>KD-013</t>
+  </si>
+  <si>
+    <t>Пепперони варено-копченый куриный</t>
+  </si>
+  <si>
+    <t>KD-014</t>
+  </si>
+  <si>
+    <t>Пепперони варено-копченый куриный целый батон</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
-    <t>KD-011</t>
-[...28 lines deleted...]
-  <si>
     <t>KD-015</t>
   </si>
   <si>
-    <t>Пепперони варено-копченый классика</t>
+    <t>Грудка куриная варено-копченая</t>
+  </si>
+  <si>
+    <t>1 кг</t>
   </si>
   <si>
     <t>KD-016</t>
   </si>
   <si>
-    <t>Пепперони варено-копченый классика целый батон</t>
+    <t>Филе куриное вареное</t>
+  </si>
+  <si>
+    <t>Охлаждённая продукция</t>
   </si>
   <si>
     <t>KD-017</t>
-  </si>
-[...82 lines deleted...]
-    <t>KD-027</t>
   </si>
   <si>
     <t xml:space="preserve">Сосиски «К завтраку» (без оболочки) 
  для «Сосиски в тесте» 45 гр</t>
   </si>
   <si>
+    <t>Сосиски, сардельки</t>
+  </si>
+  <si>
+    <t>KD-018</t>
+  </si>
+  <si>
+    <t>Сосиски «К завтраку»</t>
+  </si>
+  <si>
+    <t>0,4</t>
+  </si>
+  <si>
+    <t>KD-019</t>
+  </si>
+  <si>
+    <t>Сосиски «Нежные»</t>
+  </si>
+  <si>
+    <t>KD-020</t>
+  </si>
+  <si>
+    <t>Сосиски «Казанские с молоком»</t>
+  </si>
+  <si>
+    <t>KD-021</t>
+  </si>
+  <si>
+    <t>Сосиски «С сыром»</t>
+  </si>
+  <si>
+    <t>KD-022</t>
+  </si>
+  <si>
+    <t>Сосиски "Из говядины"</t>
+  </si>
+  <si>
+    <t>KD-023</t>
+  </si>
+  <si>
+    <t>Сосиски в/с Премиум</t>
+  </si>
+  <si>
+    <t>KD-024</t>
+  </si>
+  <si>
+    <t>Сосиски в/с Сочные</t>
+  </si>
+  <si>
+    <t>KD-025</t>
+  </si>
+  <si>
+    <t>Колбаски с Сыром</t>
+  </si>
+  <si>
+    <t>KD-026</t>
+  </si>
+  <si>
+    <t>Вареная «Из Говядины»</t>
+  </si>
+  <si>
+    <t>Вареные</t>
+  </si>
+  <si>
+    <t>KD-027</t>
+  </si>
+  <si>
+    <t>Вареная Ассорти</t>
+  </si>
+  <si>
     <t>KD-028</t>
   </si>
   <si>
-    <t>Сосиски «Нежные»</t>
+    <t>Вареная Нежная</t>
   </si>
   <si>
     <t>KD-029</t>
   </si>
   <si>
-    <t>Сосиски «Казанские с молоком»</t>
+    <t>Ветчина из Индейки</t>
+  </si>
+  <si>
+    <t>Ветчины</t>
   </si>
   <si>
     <t>KD-030</t>
   </si>
   <si>
-    <t>Сосиски «С сыром»</t>
+    <t>Ветчина Мраморная с говядиной</t>
   </si>
   <si>
     <t>KD-031</t>
   </si>
   <si>
-    <t>Сосиски "Из говядины"</t>
+    <t>Ветчина из Курицы</t>
   </si>
   <si>
     <t>KD-032</t>
   </si>
   <si>
-    <t>Сосиски в/с Премиум</t>
+    <t>Сервелат Ханский</t>
+  </si>
+  <si>
+    <t>Копченые</t>
+  </si>
+  <si>
+    <t>0,45</t>
   </si>
   <si>
     <t>KD-033</t>
   </si>
   <si>
-    <t>Сосиски в/с Сочные</t>
+    <t>Сервелат по-татарски в/к</t>
   </si>
   <si>
     <t>KD-034</t>
   </si>
   <si>
-    <t>Сардельки «Буинские"</t>
-[...2 lines deleted...]
-    <t>0,24</t>
+    <t>Полукопченая из Индейки</t>
   </si>
   <si>
     <t>KD-035</t>
   </si>
   <si>
-    <t>Вареная «Из Говядины»</t>
-[...2 lines deleted...]
-    <t>Вареные</t>
+    <t>Полукопченая из Говядины</t>
   </si>
   <si>
     <t>KD-036</t>
   </si>
   <si>
-    <t>Вареная Ассорти</t>
+    <t>в/к Рамазан</t>
+  </si>
+  <si>
+    <t>0,54</t>
   </si>
   <si>
     <t>KD-037</t>
   </si>
   <si>
-    <t>Вареная Нежная</t>
+    <t>в/к Рамазан (половинка)</t>
+  </si>
+  <si>
+    <t>0,27</t>
   </si>
   <si>
     <t>KD-038</t>
   </si>
   <si>
-    <t>Ветчина из Индейки</t>
-[...2 lines deleted...]
-    <t>Ветчины</t>
+    <t>в/к Мраморная</t>
   </si>
   <si>
     <t>KD-039</t>
   </si>
   <si>
-    <t>Ветчина Мраморная с говядиной</t>
+    <t>в/к Мраморная (половинка)</t>
   </si>
   <si>
     <t>KD-040</t>
   </si>
   <si>
-    <t>Ветчина из Курицы</t>
+    <t>в/к Филейный</t>
   </si>
   <si>
     <t>KD-041</t>
   </si>
   <si>
-    <t>Ветчина Филейная</t>
+    <t>в/к Филейный (половинка)</t>
   </si>
   <si>
     <t>KD-042</t>
   </si>
   <si>
-    <t>Сервелат Ханский</t>
-[...5 lines deleted...]
-    <t>0,45</t>
+    <t>в/к Княжеская</t>
   </si>
   <si>
     <t>KD-043</t>
   </si>
   <si>
-    <t>Сервелат по-татарски в/к</t>
+    <t>в/к Княжеская (половинка)</t>
   </si>
   <si>
     <t>KD-044</t>
   </si>
   <si>
-    <t>Полукопченая из Индейки</t>
+    <t>Казылык «Премиум» в подарочной упаковке</t>
+  </si>
+  <si>
+    <t>Премиум Казылык</t>
+  </si>
+  <si>
+    <t>0,2</t>
+  </si>
+  <si>
+    <t>180 суток</t>
+  </si>
+  <si>
+    <t>0-12 ˚C</t>
   </si>
   <si>
     <t>KD-045</t>
   </si>
   <si>
-    <t>Полукопченая из Говядины</t>
+    <t>Казылык «Премиум» в нарезке в подарочной упаковке</t>
+  </si>
+  <si>
+    <t>0,1</t>
+  </si>
+  <si>
+    <t>Выпечка</t>
   </si>
   <si>
     <t>KD-046</t>
   </si>
   <si>
-    <t>Колбаски с Сыром</t>
+    <t>Губадия с кортом</t>
+  </si>
+  <si>
+    <t>Национальная татарская выпечка</t>
+  </si>
+  <si>
+    <t>100 г</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>190590</t>
   </si>
   <si>
     <t>KD-047</t>
   </si>
   <si>
-    <t>Грудка куриная</t>
+    <t>Чебурек жареный</t>
+  </si>
+  <si>
+    <t>30</t>
   </si>
   <si>
     <t>KD-048</t>
   </si>
   <si>
-    <t>Филе куриное</t>
+    <t>Перемяч жареный</t>
   </si>
   <si>
     <t>KD-049</t>
   </si>
   <si>
-    <t>в/к Рамазан</t>
-[...2 lines deleted...]
-    <t>0,54</t>
+    <t>Самса с курицей</t>
+  </si>
+  <si>
+    <t>120 г</t>
   </si>
   <si>
     <t>KD-050</t>
   </si>
   <si>
-    <t>в/к Рамазан (половинка)</t>
-[...2 lines deleted...]
-    <t>0,27</t>
+    <t>Эчпочмак с говядиной и картофелем</t>
   </si>
   <si>
     <t>KD-051</t>
   </si>
   <si>
-    <t>в/к Мраморная</t>
+    <t>Самса с говядиной</t>
   </si>
   <si>
     <t>KD-052</t>
   </si>
   <si>
-    <t>в/к Мраморная (половинка)</t>
+    <t>Элеш с курицей и картофелем</t>
+  </si>
+  <si>
+    <t>150 г</t>
   </si>
   <si>
     <t>KD-053</t>
   </si>
   <si>
-    <t>в/к Филейный</t>
+    <t>Чак-Чак в пластиковой упаковке</t>
+  </si>
+  <si>
+    <t>300 г</t>
+  </si>
+  <si>
+    <t>60 суток</t>
+  </si>
+  <si>
+    <t>до +18°C</t>
+  </si>
+  <si>
+    <t>1905</t>
   </si>
   <si>
     <t>KD-054</t>
   </si>
   <si>
-    <t>в/к Филейный (половинка)</t>
+    <t>Чак-Чак в крафтовой подарочной упаковке</t>
   </si>
   <si>
     <t>KD-055</t>
   </si>
   <si>
-    <t>в/к Княжеская</t>
+    <t>Сочник с творогом</t>
+  </si>
+  <si>
+    <t>Классическая выпечка</t>
   </si>
   <si>
     <t>KD-056</t>
   </si>
   <si>
-    <t>в/к Княжеская (половинка)</t>
+    <t>Пирожок печеный с картофелем</t>
   </si>
   <si>
     <t>KD-057</t>
   </si>
   <si>
-    <t>Казылык «Премиум» в подарочной упаковке</t>
-[...8 lines deleted...]
-    <t>0-12 ˚C</t>
+    <t>Сырник</t>
+  </si>
+  <si>
+    <t>70 г</t>
+  </si>
+  <si>
+    <t>040490</t>
   </si>
   <si>
     <t>KD-058</t>
   </si>
   <si>
-    <t>Казылык «Премиум» в нарезке в подарочной упаковке</t>
-[...5 lines deleted...]
-    <t>Выпечка</t>
+    <t>Пирожок с яблоком</t>
+  </si>
+  <si>
+    <t>36</t>
   </si>
   <si>
     <t>KD-059</t>
   </si>
   <si>
-    <t>Губадия с кортом</t>
-[...11 lines deleted...]
-    <t>190590</t>
+    <t>Пирожок с зеленым луком и яйцом</t>
   </si>
   <si>
     <t>KD-060</t>
   </si>
   <si>
-    <t>Чебурек жареный</t>
-[...2 lines deleted...]
-    <t>30</t>
+    <t>Маффин апельсиновый</t>
+  </si>
+  <si>
+    <t>24</t>
   </si>
   <si>
     <t>KD-061</t>
   </si>
   <si>
-    <t>Перемяч жареный</t>
+    <t>Сосиска в тесте</t>
   </si>
   <si>
     <t>KD-062</t>
   </si>
   <si>
-    <t>Самса с курицей</t>
-[...2 lines deleted...]
-    <t>120 г</t>
+    <t>Пирожок с вишней</t>
   </si>
   <si>
     <t>KD-063</t>
   </si>
   <si>
-    <t>Эчпочмак с говядиной и картофелем</t>
+    <t>Круассан с шоколадом и орехами</t>
+  </si>
+  <si>
+    <t>90 г</t>
+  </si>
+  <si>
+    <t>20</t>
   </si>
   <si>
     <t>KD-064</t>
   </si>
   <si>
-    <t>Самса с говядиной</t>
-[...112 lines deleted...]
-  <si>
     <t>Маффин шоколадный</t>
+  </si>
+  <si>
+    <t>Казанские Деликатесы — Контактная информация</t>
+  </si>
+  <si>
+    <t>Компания</t>
+  </si>
+  <si>
+    <t>ООО «Казанские Деликатесы»</t>
+  </si>
+  <si>
+    <t>Адрес</t>
+  </si>
+  <si>
+    <t>г. Казань, ул. Аграрная, д. 2, оф. 7, Республика Татарстан, 420061</t>
+  </si>
+  <si>
+    <t>Телефон</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>info@kazandelikates.tatar</t>
+  </si>
+  <si>
+    <t>Сайт</t>
+  </si>
+  <si>
+    <t>https://pepperoni.tatar</t>
+  </si>
+  <si>
+    <t>API каталога</t>
+  </si>
+  <si>
+    <t>https://api.pepperoni.tatar/api/products</t>
+  </si>
+  <si>
+    <t>Сертификаты</t>
+  </si>
+  <si>
+    <t>Халяль</t>
+  </si>
+  <si>
+    <t>Сертификат ДУМ РТ №614А/2024</t>
+  </si>
+  <si>
+    <t>Пищевая безопасность</t>
+  </si>
+  <si>
+    <t>ISO 22000:2018</t>
+  </si>
+  <si>
+    <t>ХАССП</t>
+  </si>
+  <si>
+    <t>Сертифицировано по ХАССП</t>
+  </si>
+  <si>
+    <t>Технический регламент</t>
+  </si>
+  <si>
+    <t>ТР ТС 021/2011</t>
+  </si>
+  <si>
+    <t>Режим работы</t>
+  </si>
+  <si>
+    <t>Пн–Пт 9:00–18:00 МСК</t>
+  </si>
+  <si>
+    <t>WhatsApp</t>
+  </si>
+  <si>
+    <t>https://wa.me/79872170202</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
+      <color rgb="FF1B7A3D"/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1B7A3D"/>
-      <sz val="12"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <b/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1B7A3D"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE8F5EC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF5F5F5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thin"/>
+      <bottom style="thin">
+        <color rgb="FF0D5C2E"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="4" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="4" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1099,3211 +1115,3176 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N84"/>
+  <dimension ref="A1:N71"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="40" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="14" width="12" customWidth="1"/>
+    <col min="1" max="14" width="40" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" ht="22" customHeight="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>2</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>2</v>
       </c>
       <c r="G2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="4" ht="18" customHeight="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" ht="16" customHeight="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+      <c r="A6" s="4" t="s">
         <v>21</v>
       </c>
+      <c r="B6" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="5">
+        <v>290</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="7">
+        <v>286</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="5">
+        <v>316</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="7">
+        <v>286</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="5">
+        <v>366</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J10" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" s="7">
+        <v>424</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="5">
+        <v>455</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="7">
+        <v>316</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="5">
+        <v>276</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="7">
+        <v>276</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" s="5">
+        <v>188</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J16" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A17" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" s="7">
+        <v>315</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" s="5">
+        <v>274</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J18" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" s="7">
+        <v>457</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N19" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" s="5">
+        <v>412</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J20" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F21" s="7">
+        <v>449</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" ht="16" customHeight="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+      <c r="N22" s="3"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" s="5">
+        <v>245</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F24" s="7">
+        <v>135</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N24" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" s="5">
+        <v>181</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="7">
+        <v>235</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M26" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="F27" s="5">
+        <v>293</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J27" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F28" s="7">
+        <v>284</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="F29" s="5">
+        <v>146</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J29" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F30" s="7">
+        <v>144</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N30" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F31" s="5">
+        <v>271</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J31" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F32" s="7">
+        <v>292</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M32" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N32" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F33" s="5">
+        <v>197</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J33" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A34" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" s="7">
+        <v>200</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M34" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N34" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F35" s="5">
+        <v>380</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H35" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J35" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A36" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F36" s="7">
+        <v>398</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M36" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N36" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F37" s="5">
+        <v>350</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I37" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J37" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="F38" s="7">
+        <v>216</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M38" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N38" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="F39" s="5">
+        <v>298</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J39" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="F40" s="7">
+        <v>348</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N40" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="F41" s="5">
+        <v>358</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J41" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="F42" s="7">
+        <v>377</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M42" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N42" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F43" s="5">
+        <v>188</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J43" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="F44" s="7">
+        <v>362</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M44" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N44" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F45" s="5">
+        <v>181</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J45" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A46" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="F46" s="7">
+        <v>333</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K46" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N46" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F47" s="5">
+        <v>166</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J47" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A48" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="F48" s="7">
+        <v>362</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M48" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N48" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A49" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F49" s="5">
+        <v>181</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J49" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A50" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="F50" s="7">
+        <v>650</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="K50" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M50" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N50" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A51" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="F51" s="5">
+        <v>450</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J51" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="52" ht="16" customHeight="1" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="J52" s="3"/>
+      <c r="K52" s="3"/>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A53" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G53" s="7">
+        <v>56</v>
+      </c>
+      <c r="H53" s="7">
+        <v>2688</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="M53" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N53" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A54" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G54" s="5">
+        <v>58.86</v>
+      </c>
+      <c r="H54" s="5">
+        <v>1765.8</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="J54" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A55" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G55" s="7">
+        <v>59.14</v>
+      </c>
+      <c r="H55" s="7">
+        <v>2838.72</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="M55" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N55" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A56" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G56" s="5">
+        <v>61.73</v>
+      </c>
+      <c r="H56" s="5">
+        <v>2963.04</v>
+      </c>
+      <c r="I56" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="J56" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A57" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G57" s="7">
+        <v>68.77</v>
+      </c>
+      <c r="H57" s="7">
+        <v>3300.96</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K57" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L57" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="M57" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N57" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A58" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G58" s="5">
+        <v>73.14</v>
+      </c>
+      <c r="H58" s="5">
+        <v>3510.72</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="J58" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A59" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G59" s="7">
+        <v>77.84</v>
+      </c>
+      <c r="H59" s="7">
+        <v>3736.32</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J59" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K59" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L59" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="M59" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N59" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A60" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G60" s="5">
+        <v>194.7</v>
+      </c>
+      <c r="H60" s="5">
+        <v>194.7</v>
+      </c>
+      <c r="I60" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="J60" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A61" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G61" s="7">
+        <v>271.7</v>
+      </c>
+      <c r="H61" s="7">
+        <v>271.7</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="K61" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="M61" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N61" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A62" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G62" s="5">
+        <v>44</v>
+      </c>
+      <c r="H62" s="5">
+        <v>1320</v>
+      </c>
+      <c r="I62" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="J62" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F63" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G63" s="7">
+        <v>44.74</v>
+      </c>
+      <c r="H63" s="7">
+        <v>2147.52</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J63" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K63" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L63" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="M63" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N63" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G64" s="5">
+        <v>45.1</v>
+      </c>
+      <c r="H64" s="5">
+        <v>2164.8</v>
+      </c>
+      <c r="I64" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="J64" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G65" s="7">
+        <v>49.5</v>
+      </c>
+      <c r="H65" s="7">
+        <v>1782</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="J65" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K65" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L65" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="M65" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N65" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="5">
+        <v>58.52</v>
+      </c>
+      <c r="H66" s="5">
+        <v>2808.96</v>
+      </c>
+      <c r="I66" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="J66" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K66" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G67" s="7">
+        <v>67.55</v>
+      </c>
+      <c r="H67" s="7">
+        <v>1621.2</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="J67" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K67" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L67" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="M67" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N67" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G68" s="5">
+        <v>69.03</v>
+      </c>
+      <c r="H68" s="5">
+        <v>3313.44</v>
+      </c>
+      <c r="I68" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="J68" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A69" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G69" s="7">
+        <v>71.5</v>
+      </c>
+      <c r="H69" s="7">
+        <v>3432</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J69" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K69" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L69" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="M69" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N69" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A70" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G70" s="5">
+        <v>72.6</v>
+      </c>
+      <c r="H70" s="5">
+        <v>1452</v>
+      </c>
+      <c r="I70" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="J70" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A71" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G71" s="7">
+        <v>73.64</v>
+      </c>
+      <c r="H71" s="7">
+        <v>1767.36</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="M71" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="N71" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A4:N4"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A52:N52"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B17"/>
+  <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="1" max="1" width="28" customWidth="1"/>
+    <col min="2" max="2" width="55" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="B4" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="B5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>203</v>
+      </c>
       <c r="B6" t="s">
-        <v>22</v>
-[...34 lines deleted...]
-        <v>29</v>
+        <v>204</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>205</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
-[...34 lines deleted...]
-        <v>31</v>
+        <v>206</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>207</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
-[...110 lines deleted...]
-        <v>37</v>
+        <v>208</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>210</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
-[...34 lines deleted...]
-        <v>40</v>
+        <v>211</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>212</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
-[...34 lines deleted...]
-        <v>42</v>
+        <v>213</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>214</v>
       </c>
       <c r="B13" t="s">
-        <v>43</v>
-[...34 lines deleted...]
-        <v>46</v>
+        <v>215</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>216</v>
       </c>
       <c r="B14" t="s">
-        <v>47</v>
-[...72 lines deleted...]
-        <v>52</v>
+        <v>217</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>218</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
-[...34 lines deleted...]
-        <v>56</v>
+        <v>219</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>220</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
-[...2517 lines deleted...]
-      <c r="B83" t="s">
         <v>221</v>
       </c>
-      <c r="C83" t="s">
-[...72 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A65:F65"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Каталог</vt:lpstr>
+      <vt:lpstr>Контакты</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kazan Delicacies</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>